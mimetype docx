--- v0 (2026-07-26)
+++ v1 (2026-10-26)
@@ -1,6185 +1,6125 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...222 lines deleted...]
-    <w:p w14:paraId="456E8A98" w14:textId="77777777" w:rsidR="009C4A56" w:rsidRDefault="009C4A56" w:rsidP="001C529C">
+    <w:p w14:paraId="64CDD822" w14:textId="77777777" w:rsidR="008F4214" w:rsidRPr="006D18D6" w:rsidRDefault="008F4214" w:rsidP="001C529C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67C5E809" w14:textId="3F9AB8B8" w:rsidR="00297C70" w:rsidRPr="00C06EC8" w:rsidRDefault="00297C70" w:rsidP="00B01159">
+    <w:p w14:paraId="0559F984" w14:textId="4421EEAA" w:rsidR="0060523C" w:rsidRPr="004E3EA6" w:rsidRDefault="00D16797" w:rsidP="00845C39">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C06EC8">
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Természetes személy ü</w:t>
+      </w:r>
+      <w:r w:rsidR="00652815" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gyfélnyilatkozata</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C5E809" w14:textId="3F9AB8B8" w:rsidR="00297C70" w:rsidRPr="004E3EA6" w:rsidRDefault="00297C70" w:rsidP="00B01159">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a hitelintézetekről és pénzügyi vállalkozásokról szóló </w:t>
       </w:r>
-      <w:r w:rsidR="00662081" w:rsidRPr="00C06EC8">
+      <w:r w:rsidR="00662081" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2013</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C06EC8">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. évi </w:t>
       </w:r>
-      <w:r w:rsidR="00662081" w:rsidRPr="00C06EC8">
+      <w:r w:rsidR="00662081" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CCXXXVII</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C06EC8">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. törvény (Hpt</w:t>
       </w:r>
-      <w:r w:rsidR="001D3593" w:rsidRPr="00C06EC8">
+      <w:r w:rsidR="001D3593" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00156671" w:rsidRPr="00C06EC8">
+      <w:r w:rsidR="00156671" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C06EC8">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>szerinti egyes kapcsolatokról</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D373E08" w14:textId="77777777" w:rsidR="001A1144" w:rsidRPr="005977BF" w:rsidRDefault="001A1144">
+    <w:p w14:paraId="1D373E08" w14:textId="77777777" w:rsidR="001A1144" w:rsidRPr="004E3EA6" w:rsidRDefault="001A1144">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11F30F29" w14:textId="77777777" w:rsidR="00852923" w:rsidRDefault="00297C70" w:rsidP="00586FE9">
+    <w:p w14:paraId="11F30F29" w14:textId="77777777" w:rsidR="00852923" w:rsidRPr="004E3EA6" w:rsidRDefault="00297C70" w:rsidP="00586FE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Alulírott</w:t>
       </w:r>
-      <w:r w:rsidR="00586FE9" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00586FE9" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F8A127" w14:textId="77777777" w:rsidR="00852923" w:rsidRDefault="00852923" w:rsidP="00586FE9">
+    <w:p w14:paraId="78F8A127" w14:textId="77777777" w:rsidR="00852923" w:rsidRPr="004E3EA6" w:rsidRDefault="00852923" w:rsidP="00586FE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DBC43AB" w14:textId="10A8BCDC" w:rsidR="00BE5D3D" w:rsidRPr="005977BF" w:rsidRDefault="00B01159" w:rsidP="00976B7B">
+    <w:p w14:paraId="3DBC43AB" w14:textId="10A8BCDC" w:rsidR="00BE5D3D" w:rsidRPr="004E3EA6" w:rsidRDefault="00B01159" w:rsidP="00976B7B">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>név:</w:t>
       </w:r>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00297C70" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00297C70" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>............................................................</w:t>
       </w:r>
-      <w:r w:rsidR="000D5937" w:rsidRPr="005977BF">
+      <w:r w:rsidR="000D5937" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0267C0C3" w14:textId="77777777" w:rsidR="00553503" w:rsidRPr="005977BF" w:rsidRDefault="00563175">
+    <w:p w14:paraId="0267C0C3" w14:textId="77777777" w:rsidR="00553503" w:rsidRPr="004E3EA6" w:rsidRDefault="00563175">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>születési</w:t>
       </w:r>
-      <w:r w:rsidR="00297C70" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00297C70" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> név:</w:t>
       </w:r>
-      <w:r w:rsidR="00297C70" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00297C70" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>............................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7CC498" w14:textId="427674BB" w:rsidR="00297C70" w:rsidRPr="005977BF" w:rsidRDefault="00553503">
+    <w:p w14:paraId="7A7CC498" w14:textId="427674BB" w:rsidR="00297C70" w:rsidRPr="004E3EA6" w:rsidRDefault="00553503">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">születési hely, idő: </w:t>
       </w:r>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00586FE9" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00586FE9" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>............................................................</w:t>
       </w:r>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000D5937" w:rsidRPr="005977BF">
+      <w:r w:rsidR="000D5937" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8EF461" w14:textId="77777777" w:rsidR="00BE5D3D" w:rsidRPr="005977BF" w:rsidRDefault="00BE5D3D">
+    <w:p w14:paraId="1F8EF461" w14:textId="77777777" w:rsidR="00BE5D3D" w:rsidRPr="004E3EA6" w:rsidRDefault="00BE5D3D">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>á</w:t>
       </w:r>
-      <w:r w:rsidR="00297C70" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00297C70" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>llandó lakcím:</w:t>
       </w:r>
-      <w:r w:rsidR="00297C70" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00297C70" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000D5937" w:rsidRPr="005977BF">
+      <w:r w:rsidR="000D5937" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>...........................................................</w:t>
       </w:r>
-      <w:r w:rsidR="002605D3" w:rsidRPr="005977BF">
+      <w:r w:rsidR="002605D3" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="000D5937" w:rsidRPr="005977BF">
+      <w:r w:rsidR="000D5937" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA97B8B" w14:textId="77777777" w:rsidR="00D4235D" w:rsidRPr="000C0499" w:rsidRDefault="00D4235D">
+    <w:p w14:paraId="2AA97B8B" w14:textId="77777777" w:rsidR="00D4235D" w:rsidRPr="004E3EA6" w:rsidRDefault="00D4235D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42F54163" w14:textId="6B2EA705" w:rsidR="00D6406C" w:rsidRPr="00832F6A" w:rsidRDefault="00297C70">
+    <w:p w14:paraId="42F54163" w14:textId="6B2EA705" w:rsidR="00D6406C" w:rsidRPr="004E3EA6" w:rsidRDefault="00297C70">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ezúton </w:t>
       </w:r>
-      <w:r w:rsidRPr="00832F6A">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nyilatkoz</w:t>
       </w:r>
-      <w:r w:rsidR="00830913" w:rsidRPr="00832F6A">
+      <w:r w:rsidR="00830913" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>om</w:t>
       </w:r>
-      <w:r w:rsidRPr="00832F6A">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00832694" w:rsidRPr="00832F6A">
+      <w:r w:rsidR="00832694" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r w:rsidR="00832694" w:rsidRPr="00832F6A">
+      <w:r w:rsidR="00832694" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00832694" w:rsidRPr="00832F6A">
+      <w:r w:rsidR="00832694" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Adósként   </w:t>
       </w:r>
-      <w:r w:rsidR="00832694" w:rsidRPr="00832F6A">
+      <w:r w:rsidR="00832694" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r w:rsidR="00832694" w:rsidRPr="00832F6A">
+      <w:r w:rsidR="00832694" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Adóstársként    </w:t>
       </w:r>
-      <w:r w:rsidR="004340B5" w:rsidRPr="00832F6A">
+      <w:r w:rsidR="004340B5" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r w:rsidR="004340B5" w:rsidRPr="00832F6A">
+      <w:r w:rsidR="004340B5" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="004340B5" w:rsidRPr="00832F6A">
+      <w:r w:rsidR="004340B5" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Biztosítékot nyújtóként   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55DA4E27" w14:textId="34F1598F" w:rsidR="00D6406C" w:rsidRPr="00832F6A" w:rsidRDefault="00D6406C">
+    <w:p w14:paraId="55DA4E27" w14:textId="2CF5589C" w:rsidR="00D6406C" w:rsidRPr="004E3EA6" w:rsidRDefault="00D6406C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00832F6A">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00832F6A">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007C3CCD" w:rsidRPr="00832F6A">
+      <w:r w:rsidR="007C3CCD" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00E5141F">
-[...7 lines deleted...]
-      <w:r w:rsidR="009C4A56" w:rsidRPr="009C4A56">
+      <w:r w:rsidR="002C23FB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z </w:t>
+      </w:r>
+      <w:r w:rsidR="002C23FB" w:rsidRPr="008733DF">
+        <w:t>MBH DUNA BANK Zrt</w:t>
+      </w:r>
+      <w:r w:rsidR="002C23FB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004532AB" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-vel (székhely</w:t>
+      </w:r>
+      <w:r w:rsidR="002C23FB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e:</w:t>
+      </w:r>
+      <w:r w:rsidR="004532AB" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C4A56" w:rsidRPr="008733DF">
-[...6 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="002C23FB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9022 Győr, Árpád út 93</w:t>
+      </w:r>
+      <w:r w:rsidR="002C23FB" w:rsidRPr="00C367DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00852923" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000D10CD" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a továbbiakban: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A93106" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bank, vagy </w:t>
+      </w:r>
+      <w:r w:rsidR="000D10CD" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hitelintézet</w:t>
+      </w:r>
+      <w:r w:rsidR="00852923" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) és</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB15C6" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9462A5" w14:textId="0C0218C8" w:rsidR="00297C70" w:rsidRPr="004E3EA6" w:rsidRDefault="00D6406C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00832F6A" w:rsidRPr="00C367DB">
-[...73 lines deleted...]
-      <w:r w:rsidRPr="00832F6A">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="000D10CD" w:rsidRPr="00832F6A">
+      <w:r w:rsidR="000D10CD" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hitelintézette</w:t>
       </w:r>
-      <w:r w:rsidRPr="00832F6A">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l összevont felügyelet alá tartozó társaságokkal</w:t>
       </w:r>
-      <w:r w:rsidR="00830913" w:rsidRPr="00832F6A">
+      <w:r w:rsidR="00830913" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - a hitelintézetekről és pénzügyi vállalkozásokról szóló </w:t>
       </w:r>
-      <w:r w:rsidR="00662081" w:rsidRPr="00832F6A">
+      <w:r w:rsidR="00662081" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2013. évi CCXXXVII</w:t>
       </w:r>
-      <w:r w:rsidR="00830913" w:rsidRPr="00832F6A">
+      <w:r w:rsidR="00830913" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. törvény (Hpt.)</w:t>
       </w:r>
-      <w:r w:rsidR="007D167B" w:rsidRPr="00832F6A">
+      <w:r w:rsidR="007D167B" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, illetve a tőkepiacról szóló 2001. évi CXX. törvény (Tpt.) </w:t>
       </w:r>
-      <w:r w:rsidR="00830913" w:rsidRPr="00832F6A">
-[...15 lines deleted...]
-      <w:r w:rsidR="00830913" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00830913" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vonatkozásában - </w:t>
+      </w:r>
+      <w:r w:rsidR="00830913" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fennálló kapcsolataimról</w:t>
       </w:r>
-      <w:r w:rsidR="00F83E1A" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00F83E1A" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40994F46" w14:textId="77777777" w:rsidR="005B51F1" w:rsidRPr="005977BF" w:rsidRDefault="005B51F1">
+    <w:p w14:paraId="40994F46" w14:textId="77777777" w:rsidR="005B51F1" w:rsidRPr="004E3EA6" w:rsidRDefault="005B51F1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="548309AB" w14:textId="0C120221" w:rsidR="003913CC" w:rsidRPr="005977BF" w:rsidRDefault="00832694" w:rsidP="00F34EAE">
+    <w:p w14:paraId="548309AB" w14:textId="077D2D74" w:rsidR="003913CC" w:rsidRPr="004E3EA6" w:rsidRDefault="00832694" w:rsidP="00F34EAE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005977BF">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Tudomásul veszem, hogy a Hpt. értelmében a Hitelintézetet </w:t>
+      </w:r>
+      <w:r w:rsidR="005C62A7" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a kapcsolt személy részére nyújtott hitelekre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004340B5" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">és </w:t>
+      </w:r>
+      <w:r w:rsidR="005C62A7" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="004340B5" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tulajdonosi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hitelekre vonatkozóan nyilvántartási kötelezettség terheli. Ennek alapján az alábbiakról nyilatkozom:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4216CBC6" w14:textId="266A11D2" w:rsidR="00843DF1" w:rsidRPr="005977BF" w:rsidRDefault="008E25B6" w:rsidP="00AC6F9C">
+    <w:p w14:paraId="4216CBC6" w14:textId="2E2062D8" w:rsidR="00843DF1" w:rsidRPr="004E3EA6" w:rsidRDefault="008E25B6" w:rsidP="00AC6F9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="005B2FC5" w:rsidRPr="005977BF">
+      <w:r w:rsidR="005B2FC5" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D6406C" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00D6406C" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00830913" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00830913" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00186FF8" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00186FF8" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FE5DDA" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00FE5DDA" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00843DF1" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00843DF1" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000D0845" w:rsidRPr="005977BF">
+      <w:r w:rsidR="000D0845" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hitelintézet</w:t>
       </w:r>
-      <w:r w:rsidR="00FF156D" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00FF156D" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vagy</w:t>
       </w:r>
-      <w:r w:rsidR="000D0845" w:rsidRPr="005977BF">
+      <w:r w:rsidR="000D0845" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
-      <w:r w:rsidR="000D10CD" w:rsidRPr="005977BF">
+      <w:r w:rsidR="000D10CD" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hitelintézettel</w:t>
       </w:r>
-      <w:r w:rsidR="00843DF1" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00843DF1" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CB5ED8" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>szoros</w:t>
       </w:r>
-      <w:r w:rsidR="00B7077C" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00B7077C" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007F0611">
+      <w:r w:rsidR="007F0611" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kapcsolatban álló</w:t>
       </w:r>
-      <w:r w:rsidR="00F359F4">
+      <w:r w:rsidR="00F359F4" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007F0611">
+      <w:r w:rsidR="007F0611" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vállalkozás </w:t>
       </w:r>
-      <w:r w:rsidR="00843DF1" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00843DF1" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vezető </w:t>
       </w:r>
-      <w:r w:rsidR="000B03B2" w:rsidRPr="005977BF">
+      <w:r w:rsidR="000B03B2" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>testületi tagja</w:t>
       </w:r>
-      <w:r w:rsidR="00843DF1" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00843DF1" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="009F59B9" w:rsidRPr="005977BF">
+      <w:r w:rsidR="009F59B9" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">természetes személy </w:t>
       </w:r>
-      <w:r w:rsidR="00843DF1" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00843DF1" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>könyvvizsgálója vagyok</w:t>
       </w:r>
-      <w:r w:rsidR="00BB15C6" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00BB15C6" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0090276F" w:rsidRPr="00976B7B">
+      <w:r w:rsidR="0090276F" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00710E45" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00710E45" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Hpt. </w:t>
       </w:r>
-      <w:r w:rsidR="00662081" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00662081" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>106</w:t>
       </w:r>
-      <w:r w:rsidR="00710E45" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00710E45" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.§ (1) </w:t>
       </w:r>
-      <w:r w:rsidR="00710E45" w:rsidRPr="005977BF">
+      <w:r w:rsidR="005C62A7" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>belső hitel</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00852923">
+        <w:t>kapcsolt személy részére nyújtott</w:t>
+      </w:r>
+      <w:r w:rsidR="00710E45" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hitel</w:t>
+      </w:r>
+      <w:r w:rsidR="00852923" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="00374B43" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00374B43" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F943EEC" w14:textId="07B5646F" w:rsidR="003913CC" w:rsidRPr="005977BF" w:rsidRDefault="00843DF1" w:rsidP="00AC6F9C">
+    <w:p w14:paraId="7F943EEC" w14:textId="07B5646F" w:rsidR="003913CC" w:rsidRPr="004E3EA6" w:rsidRDefault="00843DF1" w:rsidP="00AC6F9C">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>igen</w:t>
       </w:r>
-      <w:r w:rsidR="00DB2902" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00DB2902" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="0090276F">
+      <w:r w:rsidR="0090276F" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0090276F">
+      <w:r w:rsidR="0090276F" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DD77AF" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00DD77AF" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003553A2" w:rsidRPr="005977BF">
+      <w:r w:rsidR="003553A2" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753ED553" w14:textId="79BD6C19" w:rsidR="00A40A96" w:rsidRPr="005977BF" w:rsidRDefault="00A40A96" w:rsidP="00AC6F9C">
+    <w:p w14:paraId="753ED553" w14:textId="79BD6C19" w:rsidR="00A40A96" w:rsidRPr="004E3EA6" w:rsidRDefault="00A40A96" w:rsidP="00AC6F9C">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77C3ADAD" w14:textId="77777777" w:rsidR="00DB2902" w:rsidRPr="005977BF" w:rsidRDefault="00DB2902" w:rsidP="00DB2902">
+    <w:p w14:paraId="77C3ADAD" w14:textId="77777777" w:rsidR="00DB2902" w:rsidRPr="004E3EA6" w:rsidRDefault="00DB2902" w:rsidP="00DB2902">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*Igen válasz esetén kérjük kitölteni:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A2C59F" w14:textId="08C4CF51" w:rsidR="007F2F4E" w:rsidRDefault="00DB2902" w:rsidP="007F2F4E">
+    <w:p w14:paraId="12A2C59F" w14:textId="08C4CF51" w:rsidR="007F2F4E" w:rsidRPr="004E3EA6" w:rsidRDefault="00DB2902" w:rsidP="007F2F4E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A Társaság</w:t>
       </w:r>
-      <w:r w:rsidR="007F2F4E">
+      <w:r w:rsidR="007F2F4E" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>neve: …………………………</w:t>
       </w:r>
-      <w:r w:rsidR="007F2F4E">
+      <w:r w:rsidR="007F2F4E" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………...</w:t>
       </w:r>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tisztség megnevezése: ………………………</w:t>
       </w:r>
-      <w:r w:rsidR="007F2F4E">
+      <w:r w:rsidR="007F2F4E" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B12F44D" w14:textId="12A77A98" w:rsidR="007F2F4E" w:rsidRDefault="007F2F4E" w:rsidP="007F2F4E">
+    <w:p w14:paraId="2B12F44D" w14:textId="12A77A98" w:rsidR="007F2F4E" w:rsidRPr="004E3EA6" w:rsidRDefault="007F2F4E" w:rsidP="007F2F4E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2F4E">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A Társaság neve: ……………………………………...Tisztség megnevezése: …………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="530A2377" w14:textId="44E2429D" w:rsidR="00DB2902" w:rsidRPr="005977BF" w:rsidRDefault="007F2F4E" w:rsidP="007F2F4E">
+    <w:p w14:paraId="530A2377" w14:textId="44E2429D" w:rsidR="00DB2902" w:rsidRPr="004E3EA6" w:rsidRDefault="007F2F4E" w:rsidP="007F2F4E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2F4E">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A Társaság neve: ……………………………………...Tisztség megnevezése: …………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24680C47" w14:textId="77777777" w:rsidR="00DB2902" w:rsidRPr="000C0499" w:rsidRDefault="00DB2902" w:rsidP="00D63F94">
+    <w:p w14:paraId="24680C47" w14:textId="77777777" w:rsidR="00DB2902" w:rsidRPr="004E3EA6" w:rsidRDefault="00DB2902" w:rsidP="00D63F94">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="068AB915" w14:textId="37225D0D" w:rsidR="00843DF1" w:rsidRPr="005977BF" w:rsidRDefault="008E25B6" w:rsidP="00AC6F9C">
+    <w:p w14:paraId="068AB915" w14:textId="3E7424A6" w:rsidR="00843DF1" w:rsidRPr="004E3EA6" w:rsidRDefault="008E25B6" w:rsidP="00AC6F9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00830913" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00830913" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D6406C" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00D6406C" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00830913" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00830913" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C74920" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00C74920" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00FE5DDA" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00FE5DDA" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00843DF1" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00843DF1" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000D0845" w:rsidRPr="005977BF">
+      <w:r w:rsidR="000D0845" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hitelintézet</w:t>
       </w:r>
-      <w:r w:rsidR="00FF156D" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00FF156D" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vagy</w:t>
       </w:r>
-      <w:r w:rsidR="000D0845" w:rsidRPr="005977BF">
+      <w:r w:rsidR="000D0845" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
-      <w:r w:rsidR="000D10CD" w:rsidRPr="005977BF">
+      <w:r w:rsidR="000D10CD" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hitelintézette</w:t>
       </w:r>
-      <w:r w:rsidR="00843DF1" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00843DF1" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">l szoros kapcsolatban álló vállalkozás vezető </w:t>
       </w:r>
-      <w:r w:rsidR="000B03B2" w:rsidRPr="005977BF">
+      <w:r w:rsidR="000B03B2" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>testületi tagjának</w:t>
       </w:r>
-      <w:r w:rsidR="00843DF1" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00843DF1" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="001368E4" w:rsidRPr="005977BF">
+      <w:r w:rsidR="001368E4" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">természetes személy </w:t>
       </w:r>
-      <w:r w:rsidR="00843DF1" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00843DF1" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>könyvvizsgálójának közeli hozzátartozója</w:t>
       </w:r>
-      <w:r w:rsidR="002D6D1B">
+      <w:r w:rsidR="002D6D1B" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="00843DF1" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00843DF1" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vagyok</w:t>
       </w:r>
-      <w:r w:rsidR="00BB15C6" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00BB15C6" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00710E45" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00710E45" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hpt. </w:t>
       </w:r>
-      <w:r w:rsidR="00662081" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00662081" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>106</w:t>
       </w:r>
-      <w:r w:rsidR="00710E45" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00710E45" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.§ (1) </w:t>
       </w:r>
-      <w:r w:rsidR="00710E45" w:rsidRPr="005977BF">
+      <w:r w:rsidR="005C62A7" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>belső hitel</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00710E45" w:rsidRPr="005977BF">
+        <w:t>kapcsolt személy részére nyújtott</w:t>
+      </w:r>
+      <w:r w:rsidR="00710E45" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hitel</w:t>
+      </w:r>
+      <w:r w:rsidR="00710E45" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00A44F6B" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00A44F6B" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2CF79E" w14:textId="3C587CC3" w:rsidR="00BB15C6" w:rsidRPr="00DE19D0" w:rsidRDefault="00843DF1" w:rsidP="00C8672B">
+    <w:p w14:paraId="5E2CF79E" w14:textId="3C587CC3" w:rsidR="00BB15C6" w:rsidRPr="004E3EA6" w:rsidRDefault="00843DF1" w:rsidP="00C8672B">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE19D0">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r w:rsidRPr="00DE19D0">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> igen</w:t>
       </w:r>
-      <w:r w:rsidR="009C3F5E" w:rsidRPr="00DE19D0">
+      <w:r w:rsidR="009C3F5E" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="0090276F">
+      <w:r w:rsidR="0090276F" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DD77AF" w:rsidRPr="00DE19D0">
+      <w:r w:rsidR="00DD77AF" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DD77AF" w:rsidRPr="00DE19D0">
+      <w:r w:rsidR="00DD77AF" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DE19D0">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r w:rsidRPr="00DE19D0">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007A4A05" w:rsidRPr="00DE19D0">
+      <w:r w:rsidR="007A4A05" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA41021" w14:textId="77777777" w:rsidR="0090276F" w:rsidRDefault="0090276F" w:rsidP="009C3F5E">
+    <w:p w14:paraId="5EA41021" w14:textId="77777777" w:rsidR="0090276F" w:rsidRPr="004E3EA6" w:rsidRDefault="0090276F" w:rsidP="009C3F5E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="209AD736" w14:textId="3D436C71" w:rsidR="009C3F5E" w:rsidRPr="005977BF" w:rsidRDefault="009C3F5E" w:rsidP="009C3F5E">
+    <w:p w14:paraId="209AD736" w14:textId="3D436C71" w:rsidR="009C3F5E" w:rsidRPr="004E3EA6" w:rsidRDefault="009C3F5E" w:rsidP="009C3F5E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*Igen válasz esetén kérjük kitölteni:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3EEA36" w14:textId="77777777" w:rsidR="009C3F5E" w:rsidRPr="005977BF" w:rsidRDefault="009C3F5E" w:rsidP="009C3F5E">
+    <w:p w14:paraId="6F3EEA36" w14:textId="77777777" w:rsidR="009C3F5E" w:rsidRPr="004E3EA6" w:rsidRDefault="009C3F5E" w:rsidP="009C3F5E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005977BF">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>A Társaság pontos neve: ……………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="612313E5" w14:textId="6A7D36EB" w:rsidR="009C3F5E" w:rsidRPr="005977BF" w:rsidRDefault="009C3F5E" w:rsidP="00D14D8A">
+    <w:p w14:paraId="612313E5" w14:textId="6A7D36EB" w:rsidR="009C3F5E" w:rsidRPr="004E3EA6" w:rsidRDefault="009C3F5E" w:rsidP="00D14D8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005977BF">
-[...8 lines deleted...]
-    <w:p w14:paraId="2B22A92B" w14:textId="5C177186" w:rsidR="007E63A6" w:rsidRPr="005977BF" w:rsidRDefault="007E63A6" w:rsidP="00D14D8A">
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tisztség megnevezése: …………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B22A92B" w14:textId="5C177186" w:rsidR="007E63A6" w:rsidRPr="004E3EA6" w:rsidRDefault="007E63A6" w:rsidP="00D14D8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005977BF">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vezető testületi tag/könyvvizsgáló megnevezése: …………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7764BA68" w14:textId="15761F0D" w:rsidR="00D63F94" w:rsidRPr="005977BF" w:rsidRDefault="006572F7" w:rsidP="00DB37B3">
+    <w:p w14:paraId="7764BA68" w14:textId="29B711CB" w:rsidR="00D63F94" w:rsidRPr="004E3EA6" w:rsidRDefault="006572F7" w:rsidP="00DB37B3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Közeli hozzátartozói minőség</w:t>
       </w:r>
-      <w:r w:rsidR="00B83BF6" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00B83BF6" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E5141F" w:rsidRPr="005977BF">
-[...16 lines deleted...]
-    <w:p w14:paraId="7C45FB78" w14:textId="77777777" w:rsidR="0090276F" w:rsidRDefault="0090276F" w:rsidP="0090276F">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B83BF6" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>megjelölése</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B83BF6" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C45FB78" w14:textId="77777777" w:rsidR="0090276F" w:rsidRPr="004E3EA6" w:rsidRDefault="0090276F" w:rsidP="0090276F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75659C5D" w14:textId="5131BDAA" w:rsidR="0090276F" w:rsidRPr="005977BF" w:rsidRDefault="0090276F" w:rsidP="0090276F">
+    <w:p w14:paraId="75659C5D" w14:textId="5131BDAA" w:rsidR="0090276F" w:rsidRPr="004E3EA6" w:rsidRDefault="0090276F" w:rsidP="0090276F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A Társaság pontos neve: ……………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="562C9FCF" w14:textId="77777777" w:rsidR="0090276F" w:rsidRPr="005977BF" w:rsidRDefault="0090276F" w:rsidP="0090276F">
+    <w:p w14:paraId="562C9FCF" w14:textId="77777777" w:rsidR="0090276F" w:rsidRPr="004E3EA6" w:rsidRDefault="0090276F" w:rsidP="0090276F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005977BF">
-[...8 lines deleted...]
-    <w:p w14:paraId="08FBA424" w14:textId="77777777" w:rsidR="0090276F" w:rsidRPr="005977BF" w:rsidRDefault="0090276F" w:rsidP="0090276F">
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tisztség megnevezése: …………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08FBA424" w14:textId="77777777" w:rsidR="0090276F" w:rsidRPr="004E3EA6" w:rsidRDefault="0090276F" w:rsidP="0090276F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vezető testületi tag/könyvvizsgáló megnevezése: …………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D4A7AF" w14:textId="6F91F58F" w:rsidR="0090276F" w:rsidRPr="005977BF" w:rsidRDefault="0090276F" w:rsidP="0090276F">
+    <w:p w14:paraId="38D4A7AF" w14:textId="77777777" w:rsidR="0090276F" w:rsidRPr="004E3EA6" w:rsidRDefault="0090276F" w:rsidP="0090276F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Közeli hozzátartozói minőség </w:t>
       </w:r>
-      <w:r w:rsidR="00E5141F" w:rsidRPr="005977BF">
-[...16 lines deleted...]
-    <w:p w14:paraId="3FE73A2C" w14:textId="77777777" w:rsidR="00CA2B5F" w:rsidRDefault="00CA2B5F">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>megjelölése: .…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE73A2C" w14:textId="77777777" w:rsidR="00CA2B5F" w:rsidRPr="004E3EA6" w:rsidRDefault="00CA2B5F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45340444" w14:textId="299AF8CA" w:rsidR="0081431B" w:rsidRDefault="0022678A" w:rsidP="00976B7B">
+    <w:p w14:paraId="45340444" w14:textId="3AA82473" w:rsidR="0081431B" w:rsidRPr="004E3EA6" w:rsidRDefault="0022678A" w:rsidP="00976B7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976B7B">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1.3. </w:t>
       </w:r>
-      <w:r w:rsidR="0081431B">
+      <w:r w:rsidR="0081431B" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kijelentem, hogy a Hitelintézet a </w:t>
       </w:r>
-      <w:r w:rsidR="00CA2B5F">
+      <w:r w:rsidR="00CA2B5F" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hitelintézet </w:t>
       </w:r>
-      <w:r w:rsidR="0081431B" w:rsidRPr="005977BF">
-[...31 lines deleted...]
-      <w:r w:rsidR="000D2648" w:rsidRPr="00976B7B">
+      <w:r w:rsidR="0081431B" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vagy a Hitelintézettel szoros kapcsolatban álló vállalkozás vezető testületi tagjának, természetes személy könyvvizsgálójának vagy közeli hozzátartozójának ellenőrző befolyása alatt álló vállalkozás harmadik személy részére történő értékesítése tekintetében </w:t>
+      </w:r>
+      <w:r w:rsidR="000D2648" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vállal kockázatot.</w:t>
       </w:r>
-      <w:r w:rsidR="00FA6ADC" w:rsidRPr="00FA6ADC">
-[...15 lines deleted...]
-      <w:r w:rsidR="00FA6ADC" w:rsidRPr="005977BF">
+      <w:r w:rsidR="00FA6ADC" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Hpt. 106.§ (1) </w:t>
+      </w:r>
+      <w:r w:rsidR="005C62A7" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>belső hitel</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FA6ADC" w:rsidRPr="005977BF">
+        <w:t>kapcsolt személy részére nyújtott</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6ADC" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hitel</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6ADC" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="721A7E2B" w14:textId="752AA1DA" w:rsidR="0044386D" w:rsidRPr="00976B7B" w:rsidRDefault="0090276F" w:rsidP="0044386D">
+    <w:p w14:paraId="721A7E2B" w14:textId="752AA1DA" w:rsidR="0044386D" w:rsidRPr="004E3EA6" w:rsidRDefault="0090276F" w:rsidP="0044386D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE19D0">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r w:rsidRPr="00DE19D0">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0044386D" w:rsidRPr="00976B7B">
+      <w:r w:rsidR="0044386D" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">igen* </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19D0">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r w:rsidRPr="00DE19D0">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0044386D" w:rsidRPr="00976B7B">
+      <w:r w:rsidR="0044386D" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7396C37C" w14:textId="77777777" w:rsidR="0090276F" w:rsidRPr="00976B7B" w:rsidRDefault="0090276F" w:rsidP="0044386D">
+    <w:p w14:paraId="7396C37C" w14:textId="77777777" w:rsidR="0090276F" w:rsidRPr="004E3EA6" w:rsidRDefault="0090276F" w:rsidP="0044386D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79DE61F4" w14:textId="77777777" w:rsidR="0044386D" w:rsidRPr="00976B7B" w:rsidRDefault="0044386D" w:rsidP="0044386D">
+    <w:p w14:paraId="79DE61F4" w14:textId="77777777" w:rsidR="0044386D" w:rsidRPr="004E3EA6" w:rsidRDefault="0044386D" w:rsidP="0044386D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976B7B">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*Igen válasz esetén kérjük kitölteni:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6360C5C0" w14:textId="77777777" w:rsidR="0044386D" w:rsidRPr="00976B7B" w:rsidRDefault="0044386D" w:rsidP="0044386D">
+    <w:p w14:paraId="6360C5C0" w14:textId="77777777" w:rsidR="0044386D" w:rsidRPr="004E3EA6" w:rsidRDefault="0044386D" w:rsidP="0044386D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976B7B">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A Társaság pontos neve: ……………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C6E896" w14:textId="0E47B0D2" w:rsidR="0044386D" w:rsidRDefault="0044386D" w:rsidP="0044386D">
+    <w:p w14:paraId="71C6E896" w14:textId="0E47B0D2" w:rsidR="0044386D" w:rsidRPr="004E3EA6" w:rsidRDefault="0044386D" w:rsidP="0044386D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976B7B">
-[...8 lines deleted...]
-    <w:p w14:paraId="7D9A0B4F" w14:textId="77777777" w:rsidR="0081431B" w:rsidRPr="005977BF" w:rsidRDefault="0081431B" w:rsidP="0081431B">
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tisztség megnevezése: …………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9A0B4F" w14:textId="77777777" w:rsidR="0081431B" w:rsidRPr="004E3EA6" w:rsidRDefault="0081431B" w:rsidP="0081431B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vezető testületi tag/könyvvizsgáló megnevezése: …………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B0D275" w14:textId="4D8665DC" w:rsidR="0081431B" w:rsidRPr="005977BF" w:rsidRDefault="0081431B" w:rsidP="0081431B">
+    <w:p w14:paraId="19B0D275" w14:textId="77777777" w:rsidR="0081431B" w:rsidRPr="004E3EA6" w:rsidRDefault="0081431B" w:rsidP="0081431B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Közeli hozzátartozói minőség </w:t>
       </w:r>
-      <w:r w:rsidR="00E5141F" w:rsidRPr="005977BF">
-[...16 lines deleted...]
-    <w:p w14:paraId="6F5727AD" w14:textId="77777777" w:rsidR="0081431B" w:rsidRPr="00976B7B" w:rsidRDefault="0081431B" w:rsidP="0044386D">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>megjelölése: .…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F5727AD" w14:textId="77777777" w:rsidR="0081431B" w:rsidRPr="004E3EA6" w:rsidRDefault="0081431B" w:rsidP="0044386D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C60E3D6" w14:textId="5D0BD144" w:rsidR="00374B43" w:rsidRPr="005977BF" w:rsidRDefault="00374B43" w:rsidP="00374B43">
+    <w:p w14:paraId="6C60E3D6" w14:textId="5D0BD144" w:rsidR="00374B43" w:rsidRPr="004E3EA6" w:rsidRDefault="00374B43" w:rsidP="00374B43">
       <w:pPr>
         <w:pStyle w:val="llb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02DA87FB" w14:textId="14A7B2BF" w:rsidR="00DB37B3" w:rsidRPr="000C0499" w:rsidRDefault="00DB37B3" w:rsidP="000C0499">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="000C0499">
+    <w:p w14:paraId="02DA87FB" w14:textId="14A7B2BF" w:rsidR="00DB37B3" w:rsidRPr="004E3EA6" w:rsidRDefault="00DB37B3" w:rsidP="000C0499">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. A Hitelintézettel </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>összevont felügyelet alá tartozó vállalkozás</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vezető testületi tagja/ könyvvizsgálója/ alkalmazottja vagyok.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="149F585E" w14:textId="77777777" w:rsidR="00DB37B3" w:rsidRPr="000C0499" w:rsidRDefault="00DB37B3" w:rsidP="00DB37B3">
+    <w:p w14:paraId="149F585E" w14:textId="77777777" w:rsidR="00DB37B3" w:rsidRPr="004E3EA6" w:rsidRDefault="00DB37B3" w:rsidP="00DB37B3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="400DB9C2" w14:textId="570ED286" w:rsidR="00DB37B3" w:rsidRPr="000C0499" w:rsidRDefault="00DB37B3" w:rsidP="00DB37B3">
+    <w:p w14:paraId="400DB9C2" w14:textId="570ED286" w:rsidR="00DB37B3" w:rsidRPr="004E3EA6" w:rsidRDefault="00DB37B3" w:rsidP="00DB37B3">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> igen </w:t>
       </w:r>
-      <w:r w:rsidR="00216607">
+      <w:r w:rsidR="00216607" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00216607">
+      <w:r w:rsidR="00216607" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00216607">
+      <w:r w:rsidR="00216607" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17766FE4" w14:textId="77777777" w:rsidR="004151CC" w:rsidRDefault="004151CC">
+    <w:p w14:paraId="17766FE4" w14:textId="77777777" w:rsidR="004151CC" w:rsidRPr="004E3EA6" w:rsidRDefault="004151CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="311B7FEA" w14:textId="77777777" w:rsidR="004151CC" w:rsidRPr="005977BF" w:rsidRDefault="004151CC" w:rsidP="004151CC">
+    <w:p w14:paraId="311B7FEA" w14:textId="77777777" w:rsidR="004151CC" w:rsidRPr="004E3EA6" w:rsidRDefault="004151CC" w:rsidP="004151CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*Igen válasz esetén kérjük kitölteni:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07070D67" w14:textId="77777777" w:rsidR="004151CC" w:rsidRDefault="004151CC" w:rsidP="004151CC">
+    <w:p w14:paraId="07070D67" w14:textId="77777777" w:rsidR="004151CC" w:rsidRPr="004E3EA6" w:rsidRDefault="004151CC" w:rsidP="004151CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005977BF">
-[...48 lines deleted...]
-    <w:p w14:paraId="3499D048" w14:textId="77777777" w:rsidR="004151CC" w:rsidRDefault="004151CC" w:rsidP="004151CC">
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A Társaság neve: ……………………………………...Tisztség megnevezése: …………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3499D048" w14:textId="77777777" w:rsidR="004151CC" w:rsidRPr="004E3EA6" w:rsidRDefault="004151CC" w:rsidP="004151CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2F4E">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A Társaság neve: ……………………………………...Tisztség megnevezése: …………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD825EA" w14:textId="77777777" w:rsidR="004151CC" w:rsidRPr="005977BF" w:rsidRDefault="004151CC" w:rsidP="004151CC">
+    <w:p w14:paraId="0BD825EA" w14:textId="77777777" w:rsidR="004151CC" w:rsidRPr="004E3EA6" w:rsidRDefault="004151CC" w:rsidP="004151CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2F4E">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A Társaság neve: ……………………………………...Tisztség megnevezése: …………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA02379" w14:textId="77777777" w:rsidR="004151CC" w:rsidRDefault="004151CC">
+    <w:p w14:paraId="1CA02379" w14:textId="77777777" w:rsidR="004151CC" w:rsidRPr="004E3EA6" w:rsidRDefault="004151CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A9DE331" w14:textId="77777777" w:rsidR="004151CC" w:rsidRDefault="004151CC">
+    <w:p w14:paraId="5A9DE331" w14:textId="77777777" w:rsidR="004151CC" w:rsidRPr="004E3EA6" w:rsidRDefault="004151CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="699C2D60" w14:textId="6EAF4601" w:rsidR="00DB37B3" w:rsidRPr="000C0499" w:rsidRDefault="006A1E9E" w:rsidP="00976B7B">
+    <w:p w14:paraId="699C2D60" w14:textId="6EAF4601" w:rsidR="00DB37B3" w:rsidRPr="004E3EA6" w:rsidRDefault="006A1E9E" w:rsidP="00976B7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:r w:rsidR="00DB37B3" w:rsidRPr="000C0499">
+      <w:r w:rsidR="00DB37B3" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A Hpt. 144.§ (2) bekezdése értelmében a Hitelintézet vezető testületi tagjaként, alkalmazottjaként, megbízott szakértőjeként nyilatkozom, hogy nem vettem részt olyan döntések előkészítésében és olyan döntésben, amelyhez saját magamnak vagy közeli hozzátartozómnak, vagy a közvetlen és közvetett tulajdonomban álló vállalkozásnak üzleti érdeke fűződik.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2785BD47" w14:textId="01D66677" w:rsidR="00DB37B3" w:rsidRPr="000C0499" w:rsidRDefault="00DB37B3" w:rsidP="00DB37B3">
+    <w:p w14:paraId="2785BD47" w14:textId="01D66677" w:rsidR="00DB37B3" w:rsidRPr="004E3EA6" w:rsidRDefault="00DB37B3" w:rsidP="00DB37B3">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
-[...7 lines deleted...]
-      <w:r w:rsidR="00216607">
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> igen (érintett személy(-ek) neve</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r w:rsidR="00216607" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00216607">
+      <w:r w:rsidR="00216607" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50BB1ADE" w14:textId="77777777" w:rsidR="00DB37B3" w:rsidRPr="000C0499" w:rsidRDefault="00DB37B3" w:rsidP="00DB37B3">
-[...8 lines deleted...]
-    <w:p w14:paraId="0B83E25A" w14:textId="77777777" w:rsidR="00DB37B3" w:rsidRPr="000C0499" w:rsidRDefault="00DB37B3" w:rsidP="00DB37B3">
+    <w:p w14:paraId="50BB1ADE" w14:textId="77777777" w:rsidR="00DB37B3" w:rsidRPr="004E3EA6" w:rsidRDefault="00DB37B3" w:rsidP="00DB37B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B83E25A" w14:textId="77777777" w:rsidR="00DB37B3" w:rsidRPr="004E3EA6" w:rsidRDefault="00DB37B3" w:rsidP="00DB37B3">
       <w:pPr>
         <w:pStyle w:val="Nincstrkz"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D8F43BA" w14:textId="4E554863" w:rsidR="00DB37B3" w:rsidRPr="000E030F" w:rsidRDefault="006A1E9E" w:rsidP="00DB37B3">
+    <w:p w14:paraId="5D8F43BA" w14:textId="4E554863" w:rsidR="00DB37B3" w:rsidRPr="004E3EA6" w:rsidRDefault="006A1E9E" w:rsidP="00DB37B3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E030F">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00AB0F53" w:rsidRPr="000E030F">
+      <w:r w:rsidR="00AB0F53" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00DB37B3" w:rsidRPr="000E030F">
+      <w:r w:rsidR="00DB37B3" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">A Hitelintézet részére </w:t>
       </w:r>
-      <w:r w:rsidR="00DB37B3" w:rsidRPr="000E030F">
+      <w:r w:rsidR="00DB37B3" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">kiszervezett / közvetítői tevékenységet végző társaság vezető állású személye, alkalmazottja vagyok </w:t>
       </w:r>
-      <w:r w:rsidR="00DB37B3" w:rsidRPr="000E030F">
+      <w:r w:rsidR="00DB37B3" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(A megfelelő aláhúzandó!)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2616C7" w14:textId="7D70D010" w:rsidR="00DB37B3" w:rsidRPr="00DE19D0" w:rsidRDefault="00DB37B3" w:rsidP="00C8672B">
+    <w:p w14:paraId="5C2616C7" w14:textId="7D70D010" w:rsidR="00DB37B3" w:rsidRPr="004E3EA6" w:rsidRDefault="00DB37B3" w:rsidP="00C8672B">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E030F">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r w:rsidRPr="000E030F">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> igen (a társaság neve…………………………)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E030F">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000E030F">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r w:rsidRPr="000E030F">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E3A4C9E" w14:textId="77777777" w:rsidR="00DB37B3" w:rsidRPr="000C0499" w:rsidRDefault="00DB37B3" w:rsidP="00DB37B3">
+    <w:p w14:paraId="5E3A4C9E" w14:textId="77777777" w:rsidR="00DB37B3" w:rsidRPr="004E3EA6" w:rsidRDefault="00DB37B3" w:rsidP="00DB37B3">
       <w:pPr>
         <w:pStyle w:val="Nincstrkz"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="328D1D06" w14:textId="283D63A7" w:rsidR="00DB37B3" w:rsidRPr="000C0499" w:rsidRDefault="00CA2B5F" w:rsidP="00DB37B3">
+    <w:p w14:paraId="328D1D06" w14:textId="283D63A7" w:rsidR="00DB37B3" w:rsidRPr="004E3EA6" w:rsidRDefault="00CA2B5F" w:rsidP="00DB37B3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00AB0F53">
+      <w:r w:rsidR="00AB0F53" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00DB37B3" w:rsidRPr="000C0499">
+      <w:r w:rsidR="00DB37B3" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DB37B3" w:rsidRPr="000C0499">
+      <w:r w:rsidR="00DB37B3" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A hitelfelvétel célja a Hitelintézet, illetve a Hitelintézettel szoros kapcsolatban álló vállalkozás által kibocsátott tagsági jogot megtestesítő értékpapír megvásárlása.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A9F36E2" w14:textId="38A2815C" w:rsidR="00DB37B3" w:rsidRPr="00DE19D0" w:rsidRDefault="00DB37B3" w:rsidP="00C8672B">
+    <w:p w14:paraId="6A9F36E2" w14:textId="38A2815C" w:rsidR="00DB37B3" w:rsidRPr="004E3EA6" w:rsidRDefault="00DB37B3" w:rsidP="00C8672B">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE19D0">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r w:rsidRPr="00DE19D0">
-[...7 lines deleted...]
-      <w:r w:rsidR="00216607" w:rsidRPr="00DE19D0">
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> igen (a társaság neve……………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ) </w:t>
+      </w:r>
+      <w:r w:rsidR="00216607" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DE19D0">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r w:rsidRPr="00DE19D0">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790975C8" w14:textId="4D497DB6" w:rsidR="00DB37B3" w:rsidRPr="000C0499" w:rsidRDefault="00DB37B3" w:rsidP="00DB37B3">
-[...8 lines deleted...]
-    <w:p w14:paraId="0BC43974" w14:textId="77777777" w:rsidR="00837C5D" w:rsidRDefault="00837C5D" w:rsidP="00D63F94">
+    <w:p w14:paraId="0BC43974" w14:textId="77777777" w:rsidR="00837C5D" w:rsidRPr="004E3EA6" w:rsidRDefault="00837C5D" w:rsidP="00D63F94">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57913419" w14:textId="64654802" w:rsidR="006234DE" w:rsidRDefault="00CA2B5F" w:rsidP="00D63F94">
+    <w:p w14:paraId="57913419" w14:textId="64654802" w:rsidR="006234DE" w:rsidRPr="004E3EA6" w:rsidRDefault="00CA2B5F" w:rsidP="00D63F94">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00F45678">
+      <w:r w:rsidR="00F45678" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Nyilatkozom, hogy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D39C23" w14:textId="77777777" w:rsidR="00CA2B5F" w:rsidRDefault="00CA2B5F" w:rsidP="00D63F94">
+    <w:p w14:paraId="27D39C23" w14:textId="77777777" w:rsidR="00CA2B5F" w:rsidRPr="004E3EA6" w:rsidRDefault="00CA2B5F" w:rsidP="00D63F94">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30BE572C" w14:textId="3FF16997" w:rsidR="00F45678" w:rsidRDefault="00CA2B5F" w:rsidP="00976B7B">
+    <w:p w14:paraId="30BE572C" w14:textId="2A7DA2EE" w:rsidR="00F45678" w:rsidRPr="004E3EA6" w:rsidRDefault="00CA2B5F" w:rsidP="00976B7B">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00F45678">
-[...64 lines deleted...]
-    <w:p w14:paraId="403BD23D" w14:textId="50AF94EB" w:rsidR="00CA2B5F" w:rsidRDefault="007C03FA" w:rsidP="007C03FA">
+      <w:r w:rsidR="00F45678" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.1. az MBH Bank Prudenciális Csoport tag befolyásoló részesedéssel rendelkező (10%-os tulajdoni részesedést elérő) közvetett va</w:t>
+      </w:r>
+      <w:r w:rsidR="00C554F9" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gy közvetlen tulajdonosa vagyok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="403BD23D" w14:textId="50AF94EB" w:rsidR="00CA2B5F" w:rsidRPr="004E3EA6" w:rsidRDefault="007C03FA" w:rsidP="007C03FA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3620"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1416"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55736EBA" w14:textId="35ACC62F" w:rsidR="00F45678" w:rsidRPr="00DE19D0" w:rsidRDefault="00F45678" w:rsidP="00976B7B">
+    <w:p w14:paraId="55736EBA" w14:textId="35ACC62F" w:rsidR="00F45678" w:rsidRPr="004E3EA6" w:rsidRDefault="00F45678" w:rsidP="00976B7B">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1416"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE19D0">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r w:rsidRPr="00DE19D0">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> igen (a társaság neve…………………………)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19D0">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DE19D0">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r w:rsidRPr="00DE19D0">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78889977" w14:textId="77777777" w:rsidR="006234DE" w:rsidRDefault="006234DE" w:rsidP="00976B7B">
+    <w:p w14:paraId="78889977" w14:textId="77777777" w:rsidR="006234DE" w:rsidRPr="004E3EA6" w:rsidRDefault="006234DE" w:rsidP="00976B7B">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="385244FC" w14:textId="5A2A6348" w:rsidR="00F45678" w:rsidRDefault="00CA2B5F" w:rsidP="00976B7B">
+    <w:p w14:paraId="385244FC" w14:textId="30E04EB7" w:rsidR="00F45678" w:rsidRPr="004E3EA6" w:rsidRDefault="00CA2B5F" w:rsidP="00976B7B">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00F45678">
+      <w:r w:rsidR="00F45678" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.2. </w:t>
       </w:r>
-      <w:r w:rsidR="003C79D3">
-[...40 lines deleted...]
-    <w:p w14:paraId="7847F0C3" w14:textId="77777777" w:rsidR="00C554F9" w:rsidRDefault="00C554F9" w:rsidP="00976B7B">
+      <w:r w:rsidR="003C79D3" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>az MBH Bank Prudenciális Csoport tag társaságban szerződés szerinti, illetve egyéb alapon irányítási jogokkal bírok (például vezető testületek tagjainak kinevezése, osztalékfizetésről szóló döntés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7847F0C3" w14:textId="77777777" w:rsidR="00C554F9" w:rsidRPr="004E3EA6" w:rsidRDefault="00C554F9" w:rsidP="00976B7B">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F83611D" w14:textId="77777777" w:rsidR="003C79D3" w:rsidRPr="00DE19D0" w:rsidRDefault="003C79D3" w:rsidP="00976B7B">
+    <w:p w14:paraId="7F83611D" w14:textId="77777777" w:rsidR="003C79D3" w:rsidRPr="004E3EA6" w:rsidRDefault="003C79D3" w:rsidP="00976B7B">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1416"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE19D0">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r w:rsidRPr="00DE19D0">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> igen (a társaság neve…………………………)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19D0">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DE19D0">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r w:rsidRPr="00DE19D0">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E8532A" w14:textId="77777777" w:rsidR="00C554F9" w:rsidRDefault="00C554F9" w:rsidP="00976B7B">
+    <w:p w14:paraId="53E8532A" w14:textId="77777777" w:rsidR="00C554F9" w:rsidRPr="004E3EA6" w:rsidRDefault="00C554F9" w:rsidP="00976B7B">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67B852FF" w14:textId="7C77F624" w:rsidR="00085C60" w:rsidRDefault="00CA2B5F" w:rsidP="00976B7B">
+    <w:p w14:paraId="67B852FF" w14:textId="7C77F624" w:rsidR="00085C60" w:rsidRPr="004E3EA6" w:rsidRDefault="00CA2B5F" w:rsidP="00976B7B">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00837C5D">
+      <w:r w:rsidR="00837C5D" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.3</w:t>
       </w:r>
-      <w:r w:rsidR="007130F4">
-[...15 lines deleted...]
-      <w:r w:rsidR="00696D9B">
+      <w:r w:rsidR="007130F4" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. a Bank felé fennálló</w:t>
+      </w:r>
+      <w:r w:rsidR="00696D9B" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="007130F4" w:rsidRPr="007130F4">
+      <w:r w:rsidR="007130F4" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> hitel kötelezettségem fedezeteként </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02194F31" w14:textId="2D69A5F5" w:rsidR="00085C60" w:rsidRDefault="00085C60" w:rsidP="00085C60">
+    <w:p w14:paraId="02194F31" w14:textId="7F40DCF0" w:rsidR="00085C60" w:rsidRPr="004E3EA6" w:rsidRDefault="00085C60" w:rsidP="00085C60">
       <w:pPr>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...41 lines deleted...]
-    <w:p w14:paraId="3A377D86" w14:textId="4C366FD7" w:rsidR="00085C60" w:rsidRDefault="00085C60" w:rsidP="00085C60">
+        <w:t xml:space="preserve">MBH Bank Prudenciális Csoport tag befolyásoló részesedéssel rendelkező (10%-os tulajdoni részesedést elérő) közvetett vagy közvetlen tulajdonával rendelkező, vagy </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A377D86" w14:textId="7668EA94" w:rsidR="00085C60" w:rsidRPr="004E3EA6" w:rsidRDefault="00085C60" w:rsidP="00085C60">
       <w:pPr>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">az </w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="6A25268F" w14:textId="77777777" w:rsidR="00085C60" w:rsidRDefault="00085C60" w:rsidP="00976B7B">
+        <w:t>az MBH Bank Prudenciális Csoport tag társaságban szerződés szerinti, illetve egyéb alapon irányítási jogokkal bíró</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A25268F" w14:textId="77777777" w:rsidR="00085C60" w:rsidRPr="004E3EA6" w:rsidRDefault="00085C60" w:rsidP="00976B7B">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EB70FCA" w14:textId="37FE8CF4" w:rsidR="00C554F9" w:rsidRDefault="00933DED" w:rsidP="00976B7B">
+    <w:p w14:paraId="1EB70FCA" w14:textId="5AFCAF85" w:rsidR="00C554F9" w:rsidRPr="004E3EA6" w:rsidRDefault="00933DED" w:rsidP="00976B7B">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">természetes </w:t>
       </w:r>
-      <w:r w:rsidR="007130F4" w:rsidRPr="007130F4">
+      <w:r w:rsidR="007130F4" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>személy</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      <w:r w:rsidR="00696D9B">
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vagy jogi </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">személy </w:t>
+      </w:r>
+      <w:r w:rsidR="007130F4" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> biztosítékot</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007130F4" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> helyezett</w:t>
+      </w:r>
+      <w:r w:rsidR="00696D9B" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/helyez</w:t>
       </w:r>
-      <w:r w:rsidR="007130F4" w:rsidRPr="007130F4">
+      <w:r w:rsidR="007130F4" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> el a Bank javára.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31834B6C" w14:textId="77777777" w:rsidR="007130F4" w:rsidRDefault="007130F4" w:rsidP="00976B7B">
+    <w:p w14:paraId="31834B6C" w14:textId="77777777" w:rsidR="007130F4" w:rsidRPr="004E3EA6" w:rsidRDefault="007130F4" w:rsidP="00976B7B">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45FB0B66" w14:textId="77777777" w:rsidR="007130F4" w:rsidRPr="00DE19D0" w:rsidRDefault="007130F4" w:rsidP="00976B7B">
+    <w:p w14:paraId="45FB0B66" w14:textId="77777777" w:rsidR="007130F4" w:rsidRPr="004E3EA6" w:rsidRDefault="007130F4" w:rsidP="00976B7B">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1416"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE19D0">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r w:rsidRPr="00DE19D0">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> igen (a társaság neve…………………………)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19D0">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DE19D0">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r w:rsidRPr="00DE19D0">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49EA3078" w14:textId="77777777" w:rsidR="00F45678" w:rsidRDefault="00F45678" w:rsidP="00D63F94">
+    <w:p w14:paraId="49EA3078" w14:textId="77777777" w:rsidR="00F45678" w:rsidRPr="004E3EA6" w:rsidRDefault="00F45678" w:rsidP="00D63F94">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D045863" w14:textId="70078AD1" w:rsidR="009810BB" w:rsidRDefault="00CA2B5F" w:rsidP="00D63F94">
+    <w:p w14:paraId="2D045863" w14:textId="70078AD1" w:rsidR="009810BB" w:rsidRPr="004E3EA6" w:rsidRDefault="00CA2B5F" w:rsidP="00D63F94">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="009810BB" w:rsidRPr="004A458A">
+      <w:r w:rsidR="009810BB" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Jognyilatkozatok</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="122C5F1B" w14:textId="77777777" w:rsidR="00CA2B5F" w:rsidRPr="004A458A" w:rsidRDefault="00CA2B5F" w:rsidP="00D63F94">
+    <w:p w14:paraId="122C5F1B" w14:textId="77777777" w:rsidR="00CA2B5F" w:rsidRPr="004E3EA6" w:rsidRDefault="00CA2B5F" w:rsidP="00D63F94">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4469E757" w14:textId="6C6567B0" w:rsidR="009810BB" w:rsidRPr="009810BB" w:rsidRDefault="00CA2B5F" w:rsidP="00976B7B">
+    <w:p w14:paraId="4469E757" w14:textId="6C6567B0" w:rsidR="009810BB" w:rsidRPr="004E3EA6" w:rsidRDefault="00CA2B5F" w:rsidP="00976B7B">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="009810BB">
+      <w:r w:rsidR="009810BB" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00AB0F53">
+      <w:r w:rsidR="00AB0F53" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="009810BB">
-[...41 lines deleted...]
-    <w:p w14:paraId="2DDCC1A2" w14:textId="77777777" w:rsidR="009810BB" w:rsidRPr="009810BB" w:rsidRDefault="009810BB" w:rsidP="00976B7B">
+      <w:r w:rsidR="009810BB" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Kötelezettséget vállalok arra, hogy amennyiben jelen nyilatkozatomban foglaltakhoz képest bármely változás következne be a Bankkal fennálló valamennyi hitelviszonyom lejártáig, azt a változás bekövetkezésétől számított 3 munkanapon belül a Banknak írásban bejelentem</w:t>
+      </w:r>
+      <w:r w:rsidR="00964BFB" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> és a változásokat igazoló dokumentumokat ezzel egyidejűleg benyújtom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DDCC1A2" w14:textId="77777777" w:rsidR="009810BB" w:rsidRPr="004E3EA6" w:rsidRDefault="009810BB" w:rsidP="00976B7B">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="571A4A86" w14:textId="0947BD35" w:rsidR="009810BB" w:rsidRPr="009810BB" w:rsidRDefault="00CA2B5F" w:rsidP="00976B7B">
+    <w:p w14:paraId="571A4A86" w14:textId="0947BD35" w:rsidR="009810BB" w:rsidRPr="004E3EA6" w:rsidRDefault="00CA2B5F" w:rsidP="00976B7B">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="009810BB">
+      <w:r w:rsidR="009810BB" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00AB0F53">
+      <w:r w:rsidR="00AB0F53" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="009810BB">
-[...16 lines deleted...]
-    <w:p w14:paraId="26A9C98D" w14:textId="77777777" w:rsidR="009810BB" w:rsidRPr="009810BB" w:rsidRDefault="009810BB" w:rsidP="00976B7B">
+      <w:r w:rsidR="009810BB" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Fenti nyilatkozatomban foglaltakért teljes kártérítési felelősséget vállalok, beleértve a Bankkal szemben az adatok késedelmes, hiányos, vagy valóságnak nem megfelelő közlése következtében a Magyar Nemzeti Bank által kirótt bírságot, valamint az </w:t>
+      </w:r>
+      <w:r w:rsidR="009810BB" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>esetlegesen késedelmes, hiányos, vagy félrevezető adatközlés folytán a Bank érdekkörében felmerült kár maradéktalan megtérítését is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A9C98D" w14:textId="77777777" w:rsidR="009810BB" w:rsidRPr="004E3EA6" w:rsidRDefault="009810BB" w:rsidP="00976B7B">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D88BAD2" w14:textId="20324DE2" w:rsidR="009810BB" w:rsidRDefault="00CA2B5F" w:rsidP="00976B7B">
+    <w:p w14:paraId="0D88BAD2" w14:textId="20324DE2" w:rsidR="009810BB" w:rsidRPr="004E3EA6" w:rsidRDefault="00CA2B5F" w:rsidP="00976B7B">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="009810BB">
+      <w:r w:rsidR="009810BB" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00AB0F53">
+      <w:r w:rsidR="00AB0F53" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="009810BB">
-[...16 lines deleted...]
-    <w:p w14:paraId="7B81C920" w14:textId="77777777" w:rsidR="009810BB" w:rsidRPr="009810BB" w:rsidRDefault="009810BB" w:rsidP="00976B7B">
+      <w:r w:rsidR="009810BB" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Jelen nyilatkozat aláírásával egyben hozzájárulásomat adom ahhoz, hogy a Bank a Hpt. 164.§ (h) pontja alapján külföldi pénzügyi intézmény számára egyes, rám vonatkozó adatokat továbbítson abban az esetben, ha a külföldi pénzügyi intézménynél a jogszabályok és az Európai Unió közvetlenül alkalmazandó jogi aktusai által támasztott követelményeket kielégítő adatkezelés feltételei minden egyes adatra nézve teljesülnek, valamint a külföldi pénzügyi intézmény székhelye szerinti állam rendelkezik a jogszabályok és az Európai Unió közvetlenül alkalmazandó jogi aktusai által támasztott követelményeket kielégítő adatvédelmi jogszabállyal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B81C920" w14:textId="77777777" w:rsidR="009810BB" w:rsidRPr="004E3EA6" w:rsidRDefault="009810BB" w:rsidP="00976B7B">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16A2DD6A" w14:textId="77777777" w:rsidR="009810BB" w:rsidRPr="004A458A" w:rsidRDefault="009810BB" w:rsidP="004A458A">
+    <w:p w14:paraId="16A2DD6A" w14:textId="77777777" w:rsidR="009810BB" w:rsidRPr="004E3EA6" w:rsidRDefault="009810BB" w:rsidP="004A458A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A458A">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>E nyilatkozatom megtétele a Bankkal kötött kölcsönszerző</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A458A">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t xml:space="preserve">désemben vállalt tájékoztatási kötelezettség részét képezi. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5B2595" w14:textId="77777777" w:rsidR="009810BB" w:rsidRDefault="009810BB" w:rsidP="00E2041A">
+    <w:p w14:paraId="4B5B2595" w14:textId="77777777" w:rsidR="009810BB" w:rsidRPr="004E3EA6" w:rsidRDefault="009810BB" w:rsidP="00E2041A">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7379B4E1" w14:textId="44E29059" w:rsidR="00EC1937" w:rsidRPr="005977BF" w:rsidRDefault="00E2041A" w:rsidP="00E2041A">
+    <w:p w14:paraId="7379B4E1" w14:textId="44E29059" w:rsidR="00EC1937" w:rsidRPr="004E3EA6" w:rsidRDefault="00E2041A" w:rsidP="00E2041A">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kelt: ....................................</w:t>
       </w:r>
-      <w:r w:rsidR="00513AAD">
+      <w:r w:rsidR="00513AAD" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>........................</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="right"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC1937" w:rsidRPr="00796BB0" w14:paraId="27014FB5" w14:textId="77777777" w:rsidTr="000F1B52">
+      <w:tr w:rsidR="00EC1937" w:rsidRPr="004E3EA6" w14:paraId="27014FB5" w14:textId="77777777" w:rsidTr="000F1B52">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27955597" w14:textId="77777777" w:rsidR="00EC1937" w:rsidRPr="00796BB0" w:rsidRDefault="00EC1937" w:rsidP="000F1B52">
+          <w:p w14:paraId="27955597" w14:textId="77777777" w:rsidR="00EC1937" w:rsidRPr="004E3EA6" w:rsidRDefault="00EC1937" w:rsidP="000F1B52">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00796BB0">
+            <w:r w:rsidRPr="004E3EA6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>………………………………………………..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1937" w:rsidRPr="00796BB0" w14:paraId="6E63C71F" w14:textId="77777777" w:rsidTr="000F1B52">
+      <w:tr w:rsidR="00EC1937" w:rsidRPr="004E3EA6" w14:paraId="6E63C71F" w14:textId="77777777" w:rsidTr="000F1B52">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="785BA206" w14:textId="77777777" w:rsidR="00EC1937" w:rsidRPr="00796BB0" w:rsidRDefault="00EC1937" w:rsidP="000F1B52">
+          <w:p w14:paraId="785BA206" w14:textId="77777777" w:rsidR="00EC1937" w:rsidRPr="004E3EA6" w:rsidRDefault="00EC1937" w:rsidP="000F1B52">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00796BB0">
+            <w:r w:rsidRPr="004E3EA6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>aláírás</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1831D582" w14:textId="77777777" w:rsidR="0012184B" w:rsidRPr="005977BF" w:rsidRDefault="0012184B" w:rsidP="00E2041A">
+    <w:p w14:paraId="1831D582" w14:textId="77777777" w:rsidR="0012184B" w:rsidRPr="004E3EA6" w:rsidRDefault="0012184B" w:rsidP="00E2041A">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15CDEDFD" w14:textId="3EC850E6" w:rsidR="001A7754" w:rsidRPr="005977BF" w:rsidRDefault="001A7754">
+    <w:p w14:paraId="15CDEDFD" w14:textId="3EC850E6" w:rsidR="001A7754" w:rsidRPr="004E3EA6" w:rsidRDefault="001A7754">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005977BF">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E050A2" w14:textId="23B18F8D" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00586FE9">
+    <w:p w14:paraId="60E050A2" w14:textId="23B18F8D" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00586FE9">
       <w:pPr>
         <w:pStyle w:val="llb"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Hivatkozott jog</w:t>
       </w:r>
-      <w:r w:rsidR="00911D5C" w:rsidRPr="000C0499">
+      <w:r w:rsidR="00911D5C" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>szabályi rendelkezések</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B37782" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00CB5ED8">
+    <w:p w14:paraId="13B37782" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00CB5ED8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="198"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6637DA18" w14:textId="77777777" w:rsidR="00BA76F2" w:rsidRDefault="00CB5ED8" w:rsidP="00CB5ED8">
+    <w:p w14:paraId="6637DA18" w14:textId="178694E7" w:rsidR="00BA76F2" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00CB5ED8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Hpt.</w:t>
       </w:r>
-      <w:r w:rsidR="00B752F2" w:rsidRPr="000C0499">
+      <w:r w:rsidR="00B752F2" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 52. Belső hitel cím </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="66FC71F1" w14:textId="55883A77" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00CB5ED8">
+        <w:t xml:space="preserve"> 52. </w:t>
+      </w:r>
+      <w:r w:rsidR="005C62A7" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Kapcsolt személy</w:t>
+      </w:r>
+      <w:r w:rsidR="00607000" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ekkel szembeni </w:t>
+      </w:r>
+      <w:r w:rsidR="00607000" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="0070359C" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ockázat</w:t>
+      </w:r>
+      <w:r w:rsidR="00607000" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>vállalás</w:t>
+      </w:r>
+      <w:r w:rsidR="00B752F2" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cím </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66FC71F1" w14:textId="55883A77" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00CB5ED8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>106. § (1) bek</w:t>
       </w:r>
-      <w:r w:rsidR="00B752F2" w:rsidRPr="000C0499">
+      <w:r w:rsidR="00B752F2" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ezdés</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a)-d) pontok</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000C0499">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>a)-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>d) pontok</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DAC21D5" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="7DAC21D5" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1) Hitelintézet, ide nem értve a hitelszövetkezetet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F9AEF2D" w14:textId="0979D068" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="4F9AEF2D" w14:textId="0979D068" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a) </w:t>
       </w:r>
-      <w:r w:rsidR="005715BA" w:rsidRPr="000C0499">
+      <w:r w:rsidR="005715BA" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a hitelintézet, illetve a hitelintézettel szoros kapcsolatban álló vállalkozás vezető testületének tagjával és természetes személy könyvvizsgálójával szemben</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D66280" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="05D66280" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b) az a) pontban megjelölt személy közeli hozzátartozójával szemben,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C8D711D" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="0C8D711D" w14:textId="7AF04A3E" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c) az a) és b) pontban megjelölt személy</w:t>
+      </w:r>
+      <w:r w:rsidR="005C62A7" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ellenőrző befolyása</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> alatt álló vállalkozással szemben, vagy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11167C05" w14:textId="4639A045" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="11167C05" w14:textId="02906EEE" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
-[...7 lines deleted...]
-      <w:r w:rsidR="005715BA" w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d) az a) és b) pontban megjelölt személy</w:t>
+      </w:r>
+      <w:r w:rsidR="005C62A7" w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ellenőrző befolyása alatt álló vállalkozás harmadik személy részére történő értékesítése tekintetében</w:t>
+      </w:r>
+      <w:r w:rsidR="005715BA" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kockázatot csak az e §-ban meghatározott feltételekkel vállalhat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DFEBEFD" w14:textId="77777777" w:rsidR="00BA76F2" w:rsidRPr="000C0499" w:rsidRDefault="00BA76F2" w:rsidP="00F85248">
+    <w:p w14:paraId="3DFEBEFD" w14:textId="77777777" w:rsidR="00BA76F2" w:rsidRPr="004E3EA6" w:rsidRDefault="00BA76F2" w:rsidP="00F85248">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2044A8DC" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="2044A8DC" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:pStyle w:val="llb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Hpt. 144. §</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33DD1ED4" w14:textId="25A23392" w:rsidR="005715BA" w:rsidRPr="000C0499" w:rsidRDefault="005715BA" w:rsidP="005715BA">
+    <w:p w14:paraId="33DD1ED4" w14:textId="25A23392" w:rsidR="005715BA" w:rsidRPr="004E3EA6" w:rsidRDefault="005715BA" w:rsidP="005715BA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1) A vezető állású személy és az üzleti döntésre felhatalmazott alkalmazott nem vehet részt a pénzügyi intézmény által történő kötelezettségvállalásra vonatkozó döntés előkészítésében és meghozatalában, ha annál az ügyfélnél, amely részére a kockázatvállalás történik vezető állást tölt be vagy befolyásoló részesedéssel rendelkezik.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F4774B" w14:textId="77777777" w:rsidR="005715BA" w:rsidRPr="000C0499" w:rsidRDefault="005715BA" w:rsidP="005715BA">
+    <w:p w14:paraId="44F4774B" w14:textId="77777777" w:rsidR="005715BA" w:rsidRPr="004E3EA6" w:rsidRDefault="005715BA" w:rsidP="005715BA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(2) A vezető állású személy, a pénzügyi intézmény alkalmazottja, megbízott szakértője nem vehet részt olyan döntés előkészítésében és olyan döntésben, amelyhez saját magának, közeli hozzátartozójának vagy a közvetlen és közvetett tulajdonában álló vállalkozásnak üzleti érdeke fűződik.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71914EA3" w14:textId="185969C3" w:rsidR="005715BA" w:rsidRPr="000C0499" w:rsidRDefault="005715BA" w:rsidP="005715BA">
+    <w:p w14:paraId="71914EA3" w14:textId="185969C3" w:rsidR="005715BA" w:rsidRPr="004E3EA6" w:rsidRDefault="005715BA" w:rsidP="005715BA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
-[...8 lines deleted...]
-    <w:p w14:paraId="6E82AD9C" w14:textId="549E4518" w:rsidR="005715BA" w:rsidRPr="000C0499" w:rsidRDefault="005715BA" w:rsidP="005715BA">
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(3) A vezető állású személy nem vállalhat szerződéses kötelezettséget - ideértve az adásvételi szerződést is - azzal a pénzügyi intézménnyel szemben, amelyben igazgatósági vagy </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>felügyelő bizottsági tag,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vagy ügyvezető, kivéve, ha a szerződés megkötéséhez az igazgatóság előzetesen egyhangú szavazással hozzájárult. Ezt a rendelkezést kell megfelelően alkalmazni a csoporthoz tartozó pénzügyi intézményben igazgatósági, felügyelő bizottsági, ügyvezetői tisztséget vagy állást betöltő vezető állású személyre, ha a csoporthoz tartozó pénzügyi intézménnyel kíván szerződést kötni. Ebben az esetben a szerződéskötéshez a szerződő pénzügyi intézmény és az irányító hitelintézet igazgatóságának előzetes egyetértése szükséges, ha az nem azonos az irányító hitelintézettel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E82AD9C" w14:textId="549E4518" w:rsidR="005715BA" w:rsidRPr="004E3EA6" w:rsidRDefault="005715BA" w:rsidP="005715BA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(4) A (3) bekezdésben foglalt rendelkezést nem kell alkalmazni azon hitelek esetében, amelyek megfelelnek a 106. § (3) és (5) bekezdésében foglalt feltételeknek.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="264B372E" w14:textId="77777777" w:rsidR="005715BA" w:rsidRPr="000C0499" w:rsidRDefault="005715BA" w:rsidP="005715BA">
+    <w:p w14:paraId="264B372E" w14:textId="77777777" w:rsidR="005715BA" w:rsidRPr="004E3EA6" w:rsidRDefault="005715BA" w:rsidP="005715BA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(5) Az (1) bekezdés szerinti korlátozást nem kell alkalmazni, ha a kockázatvállalást megalapozó döntés olyan összevont felügyelet alá tartozó vállalkozásra vonatkozik, amely összevont alapú felügyelet kiterjed arra a pénzügyi intézményre is, amelynél a döntésben résztvevő vezető állású személy vagy az üzleti döntésre felhatalmazott alkalmazott tölt be vezető állást.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C335523" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="3C335523" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1855F942" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="1855F942" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Hpt. 6. § (1) bekezdés</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35480EC7" w14:textId="1EEDBD1A" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="35480EC7" w14:textId="1EEDBD1A" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>befolyásoló részesedés</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">az 575/2013/EU európai parlamenti és tanácsi rendeletben (a továbbiakban: 575/2013/EU rendelet) </w:t>
       </w:r>
-      <w:r w:rsidR="008C7210" w:rsidRPr="000C0499">
+      <w:r w:rsidR="008C7210" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(CRR) </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ekként meghatározott fogalom;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="286BABCE" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="286BABCE" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1875"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45AACA90" w14:textId="7E1B4364" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="45AACA90" w14:textId="7E1B4364" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">575/2013/EU rendelet </w:t>
       </w:r>
-      <w:r w:rsidR="008C7210" w:rsidRPr="000C0499">
+      <w:r w:rsidR="008C7210" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(CRR) </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4. cikk (1) bekezdés</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4429D027" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="4429D027" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>36. »</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>befolyásoló részesedés</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«: olyan közvetlen vagy közvetett részesedés egy vállalkozásban, amely a tőke vagy a szavazati jogok legalább 10%-át képviseli, illetve amely lehetővé teszi számottevő befolyás gyakorlását annak a vállalkozásnak az irányítása felett;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26454ABA" w14:textId="77777777" w:rsidR="005715BA" w:rsidRPr="000C0499" w:rsidRDefault="005715BA" w:rsidP="00C32E5A">
+    <w:p w14:paraId="26454ABA" w14:textId="77777777" w:rsidR="005715BA" w:rsidRPr="004E3EA6" w:rsidRDefault="005715BA" w:rsidP="00C32E5A">
       <w:pPr>
         <w:pStyle w:val="llb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="054B0C0F" w14:textId="56CD8A73" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="054B0C0F" w14:textId="56CD8A73" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:pStyle w:val="llb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Közeli hozzátartozó</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080D1FB9" w14:textId="42C8777B" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00F72C6B" w:rsidP="00C32E5A">
+    <w:p w14:paraId="080D1FB9" w14:textId="42C8777B" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00F72C6B" w:rsidP="00C32E5A">
       <w:pPr>
         <w:pStyle w:val="llb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Hpt szerint</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: a házastárs, az egyeneságbeli rokon, az örökbefogadott, a mostoha- és a nevelt gyermek, az örökbefogadó-, a mostoha- és a nevelőszülő, és a testvér és az élettárs</w:t>
       </w:r>
-      <w:r w:rsidR="00CB5ED8" w:rsidRPr="000C0499">
+      <w:r w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E380127" w14:textId="77777777" w:rsidR="00D51DC1" w:rsidRDefault="00D51DC1" w:rsidP="00C32E5A">
+    <w:p w14:paraId="7E380127" w14:textId="77777777" w:rsidR="00D51DC1" w:rsidRPr="004E3EA6" w:rsidRDefault="00D51DC1" w:rsidP="00C32E5A">
       <w:pPr>
         <w:pStyle w:val="llb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A86AFD4" w14:textId="1F9C78A9" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00426ADA" w:rsidP="00C32E5A">
+    <w:p w14:paraId="7A86AFD4" w14:textId="1F9C78A9" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00426ADA" w:rsidP="00C32E5A">
       <w:pPr>
         <w:pStyle w:val="llb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Szmt. 3. § (2) bek</w:t>
       </w:r>
-      <w:r w:rsidR="00EE175D" w:rsidRPr="000C0499">
+      <w:r w:rsidR="00EE175D" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ezdés</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-2. pont</w:t>
       </w:r>
-      <w:r w:rsidR="00AC5270" w:rsidRPr="000C0499">
+      <w:r w:rsidR="00AC5270" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ok</w:t>
       </w:r>
-      <w:r w:rsidR="0058483A" w:rsidRPr="000C0499">
+      <w:r w:rsidR="0058483A" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00CB5ED8" w:rsidRPr="000C0499">
+      <w:r w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>anyavállalat:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C145DFD" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="1C145DFD" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:pStyle w:val="llb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">„1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>anyavállalat:</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> az a vállalkozó, amely egy másik vállalkozónál (a továbbiakban: leányvállalat) közvetlenül vagy leányvállalatán keresztül közvetetten meghatározó befolyást képes gyakorolni, mert az alábbi feltételek közül legalább eggyel rendelkezik:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5466840E" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="5466840E" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:pStyle w:val="llb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a) a tulajdonosok (a részvényesek) szavazatának többségével (50 százalékot meghaladóval) tulajdoni hányada alapján egyedül rendelkezik, vagy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE5026C" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="7BE5026C" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:pStyle w:val="llb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b) más tulajdonosokkal (részvényesekkel) kötött megállapodás alapján a szavazatok többségét egyedül birtokolja, vagy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B9AD44F" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="1B9AD44F" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:pStyle w:val="llb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c) a társaság tulajdonosaként (részvényeseként) jogosult arra, hogy a vezető tisztségviselők vagy a felügyelő bizottság tagjai többségét megválassza vagy visszahívja, vagy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCFA3E8" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="1DCFA3E8" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:pStyle w:val="llb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d) a tulajdonosokkal (a részvényesekkel) kötött szerződés (vagy a létesítő okirat rendelkezése) alapján - függetlenül a tulajdoni hányadtól, a szavazati aránytól, a megválasztási és visszahívási jogtól - döntő irányítást, ellenőrzést gyakorol;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41CFC084" w14:textId="543F1413" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="41CFC084" w14:textId="543F1413" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:pStyle w:val="llb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>leányvállalat:</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> az a gazdasági társaság, amelyre az 1. pont szerinti anyavállalat meghatározó befolyást képes gyakorolni;” </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E782D73" w14:textId="77777777" w:rsidR="008905B9" w:rsidRDefault="008905B9" w:rsidP="00C32E5A">
+    <w:p w14:paraId="0E782D73" w14:textId="77777777" w:rsidR="008905B9" w:rsidRPr="004E3EA6" w:rsidRDefault="008905B9" w:rsidP="00C32E5A">
       <w:pPr>
         <w:pStyle w:val="llb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C173A8D" w14:textId="36F11E42" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="3C173A8D" w14:textId="36F11E42" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:pStyle w:val="bodytext21"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Összevont </w:t>
       </w:r>
-      <w:r w:rsidR="00F4009A" w:rsidRPr="000C0499">
+      <w:r w:rsidR="00F4009A" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">alapú </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">felügyelet </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>alá tartozó vállalkozás(ok)/vállalkozás(ok)”</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jelentése együttesen (a + b):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="622E080A" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00990EFB">
+    <w:p w14:paraId="622E080A" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00990EFB">
       <w:pPr>
         <w:pStyle w:val="bodytext21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">A Hitelintézet „összevont alapú felügyelet alá tartozó társaságai/Társaság(ok)” </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF75927" w14:textId="2FBDC49F" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00990EFB">
+    <w:p w14:paraId="1AF75927" w14:textId="2FBDC49F" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00990EFB">
       <w:pPr>
         <w:pStyle w:val="bodytext21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- „</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>leányvállalat(ok)”</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> jelentése: a Hitelintézet ellenőrző befolyása érvényesül a tulajdoni hányad alapján, és a Felügyelet az irányító Hitelintézet irányítása alá rendelte az adott vállalkozást, és</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E23E7C4" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00990EFB">
+    <w:p w14:paraId="1E23E7C4" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00990EFB">
       <w:pPr>
         <w:pStyle w:val="bodytext21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- „</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>részesedési viszonyt megtestesítő vállalkozás(ok</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)” jelentése: a Hitelintézet tulajdoni hányaddal rendelkezik az egyes vállalkozás(ok)ban és a Felügyelet az irányító hitelintézet irányítása alá rendelte az adott vállalkozást</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627EFF53" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00990EFB">
+    <w:p w14:paraId="627EFF53" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00990EFB">
       <w:pPr>
         <w:pStyle w:val="bodytext21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Szövetkezeti Hitelintézet(ek).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D160B0A" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="3D160B0A" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:pStyle w:val="llb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11B24A17" w14:textId="03948002" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="000537D1" w:rsidP="00C32E5A">
+    <w:p w14:paraId="11B24A17" w14:textId="03948002" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="000537D1" w:rsidP="00C32E5A">
       <w:pPr>
         <w:pStyle w:val="llb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hpt. 6. §. (1) 99. pont:</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CB5ED8" w:rsidRPr="000C0499">
+      <w:r w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Részesedési viszony</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD10475" w14:textId="409EF119" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="7FD10475" w14:textId="409EF119" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">egy személy és egy vállalkozás között létrejött olyan - ellenőrző befolyásnak nem minősülő - kapcsolat, amelynek alapján a személy - közvetlenül vagy közvetett módon - a szavazati jogok vagy a tulajdoni hányad legalább húsz százalékát birtokolja. A szavazati jogok figyelembevételénél az Szmt. vonatkozó előírásai szerint kell eljárni, függetlenül attól, hogy a személy az Szmt. hatálya alá tartozik-e.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A4EDE0" w14:textId="229C16B5" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="10A4EDE0" w14:textId="229C16B5" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:pStyle w:val="llb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C038272" w14:textId="77777777" w:rsidR="000A0519" w:rsidRPr="000C0499" w:rsidRDefault="000A0519" w:rsidP="000A0519">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="000C0499">
+    <w:p w14:paraId="4C038272" w14:textId="77777777" w:rsidR="000A0519" w:rsidRPr="004E3EA6" w:rsidRDefault="000A0519" w:rsidP="009B5E8C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AZ EURÓPAI PARLAMENT ÉS A TANÁCS 575/2013/EU RENDELETE (2013. június 26.) a hitelintézetekre és befektetési vállalkozásokra vonatkozó prudenciális követelményekről és a 648/2012/EU rendelet módosításáról (CRR) 4. cikk Fogalommeghatározások (1) bekezdése E rendelet alkalmazásában:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB03684" w14:textId="77777777" w:rsidR="000A0519" w:rsidRPr="000C0499" w:rsidRDefault="000A0519" w:rsidP="000A0519">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="000C0499">
+    <w:p w14:paraId="3DB03684" w14:textId="77777777" w:rsidR="000A0519" w:rsidRPr="004E3EA6" w:rsidRDefault="000A0519" w:rsidP="009B5E8C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">39. pont „kapcsolatban álló ügyfelek csoportja (ügyfélcsoport)”: a következők bármelyike: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C283D65" w14:textId="77777777" w:rsidR="000A0519" w:rsidRPr="000C0499" w:rsidRDefault="000A0519" w:rsidP="000A0519">
+    <w:p w14:paraId="2C283D65" w14:textId="77777777" w:rsidR="000A0519" w:rsidRPr="004E3EA6" w:rsidRDefault="000A0519" w:rsidP="009B5E8C">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="567"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000C0499">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">két vagy több természetes vagy jogi személy, akik vagy amelyek – az ellenkező bizonyításáig – egyetlen kockázati tényezőt képeznek, mivel egyikük közvetlen vagy közvetett ellenőrzése alatt áll a másik vagy a többi; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC8248F" w14:textId="77777777" w:rsidR="000A0519" w:rsidRPr="000C0499" w:rsidRDefault="000A0519" w:rsidP="000A0519">
+    <w:p w14:paraId="1EC8248F" w14:textId="77777777" w:rsidR="000A0519" w:rsidRPr="004E3EA6" w:rsidRDefault="000A0519" w:rsidP="009B5E8C">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="567"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="27A9BAEF" w14:textId="48BAABA5" w:rsidR="000A0519" w:rsidRPr="000C0499" w:rsidRDefault="000A0519" w:rsidP="000A0519">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">két vagy több természetes vagy jogi személy, akik vagy amelyek között nincs az a) pontban leírt ellenőrzést jelentő kapcsolat, mégis egyetlen kockázati tényezőnek tekintendők, mivel olyan keresztkapcsolatok állnak fenn közöttük, amelyek </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>alapján</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ha egyikük pénzügyi – különösen finanszírozási vagy visszafizetési – nehézségbe ütközne, a másiknak vagy a többinek is valószínűleg finanszírozási vagy visszafizetési gondokkal kellene megküzdenie;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A9BAEF" w14:textId="48BAABA5" w:rsidR="000A0519" w:rsidRPr="004E3EA6" w:rsidRDefault="000A0519" w:rsidP="009B5E8C">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidR="004C7A15" w:rsidRPr="004C7A15">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E3EA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>az a) és b) pont ellenére, ha a központi kormányzat közvetlenül ellenőriz vagy közvetlen kapcsolatban áll több természetes vagy jogi személlyel, a központi kormányzat és az általa az a) pontnak megfelelően közvetlenül vagy közvetve ellenőrzött, illetve a b) pontnak megfelelően a központi kormányzattal kapcsolatban álló természetes vagy jogi személyek összességét nem kötelező egymással kapcsolatban álló ügyfelek csoportjának tekinteni. A központi kormányzat és más természetes vagy jogi személyek által alkotott, egymással kapcsolatban álló ügyfelek csoportjának fennállása külön vizsgálható minden egyes, a központi kormányzat által az a) pontnak megfelelően közvetlenül ellenőrzött vagy a központi kormányzattal a b) pontnak megfelelően közvetlen kapcsolatban álló természetes vagy jogi személy esetében, valamint minden olyan természetes és jogi személy esetében, akit/amelyet az adott személy az a) pontnak megfelelően közvetlenül ellenőriz, vagy akivel/amellyel a b) pontnak megfelelően kapcsolatban áll, a központi kormányzatot is ideértve. Ugyanez alkalmazandó azon regionális kormányzatok és helyi hatóságok esetében, amelyekre a 115. cikk (2) bekezdése alkalmazandó;</w:t>
+      </w:r>
+      <w:r w:rsidR="004C7A15" w:rsidRPr="004E3EA6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004C7A15" w:rsidRPr="004C7A15">
+      <w:r w:rsidR="004C7A15" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Nem tekintendő kapcsolatban álló ügyfelek csoportjának két vagy több olyan természetes vagy jogi személy, aki vagy amely annak okán felel meg az a) vagy b) pontban említett feltételeknek, hogy elszámolási tevékenység céljából egyazon központi szerződő féllel szemben rendelkeznek közvetlen kitettséggel;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B35654" w14:textId="77777777" w:rsidR="000A0519" w:rsidRPr="000C0499" w:rsidRDefault="000A0519" w:rsidP="00C32E5A">
+    <w:p w14:paraId="05B35654" w14:textId="77777777" w:rsidR="000A0519" w:rsidRPr="004E3EA6" w:rsidRDefault="000A0519" w:rsidP="00C32E5A">
       <w:pPr>
         <w:pStyle w:val="llb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2246571C" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="2246571C" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:pStyle w:val="llb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Hpt. 6.§ (1) bekezdés 104. pont:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3542F4E1" w14:textId="579645F9" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="3542F4E1" w14:textId="579645F9" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>szoros kapcsolat:</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">az 575/2013/EU rendeletben </w:t>
       </w:r>
-      <w:r w:rsidR="00286EA6" w:rsidRPr="000C0499">
+      <w:r w:rsidR="00286EA6" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(CRR) </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ekként meghatározott fogalom;”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B92EAF" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="64B92EAF" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63EBD422" w14:textId="7895E71B" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="63EBD422" w14:textId="7895E71B" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:pStyle w:val="llb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">575/2013/EU rendelet </w:t>
       </w:r>
-      <w:r w:rsidR="00286EA6" w:rsidRPr="000C0499">
+      <w:r w:rsidR="00286EA6" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">(CRR) </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">4. cikk (1) bekezdés 38. pont: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="693614D6" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="693614D6" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>„»szoros kapcsolat</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«: olyan helyzet, amelyben két vagy több természetes vagy jogi személyt kapcsolat fűzi egymáshoz bármely következő módon:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ACA3294" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="5ACA3294" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tulajdonosi részesedés formájában, amely egy vállalkozás szavazati jogainak vagy tőkéjének 20%-os vagy azt meghaladó részben közvetlen vagy ellenőrzés útján fennálló tulajdonlása;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A0333A1" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="1A0333A1" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ellenőrzés;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E0757E" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="07E0757E" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> az a tény, hogy mindkettő vagy mindegyik ellenőrzési kapcsolat révén tartósan kapcsolódik ugyanahhoz a harmadik személyhez;”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4908199F" w14:textId="4A3D8361" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="4908199F" w14:textId="4A3D8361" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:pStyle w:val="llb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Az ellenőrző befolyás és a részesedési viszony meghatározását lásd </w:t>
       </w:r>
-      <w:r w:rsidR="00F4009A" w:rsidRPr="000C0499">
+      <w:r w:rsidR="00F4009A" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>korábban</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE1C3F9" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="000C0499" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
+    <w:p w14:paraId="7FE1C3F9" w14:textId="77777777" w:rsidR="00CB5ED8" w:rsidRPr="004E3EA6" w:rsidRDefault="00CB5ED8" w:rsidP="00C32E5A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DFB50CC" w14:textId="77777777" w:rsidR="00F70864" w:rsidRPr="000C0499" w:rsidRDefault="00F70864" w:rsidP="00F70864">
+    <w:p w14:paraId="4DFB50CC" w14:textId="77777777" w:rsidR="00F70864" w:rsidRPr="004E3EA6" w:rsidRDefault="00F70864" w:rsidP="00F70864">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">575/2013/EU rendelet </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(CRR) 392.cikk</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D578431" w14:textId="5B229D38" w:rsidR="00F70864" w:rsidRPr="000C0499" w:rsidRDefault="00F70864" w:rsidP="00F70864">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Egy intézmény kitettsége egy ügyféllel vagy az egymással kapcsolatban álló ügyfelek csoportjával szemben akkor tekinthető nagykockázat-vállalásnak, ha értéke eléri vagy meghaladja a figyelembe vehető</w:t>
       </w:r>
-      <w:r w:rsidR="00294BBF" w:rsidRPr="000C0499">
+      <w:r w:rsidR="00294BBF" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> alapvető</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tők</w:t>
       </w:r>
-      <w:r w:rsidR="004C7A15">
+      <w:r w:rsidR="004C7A15" w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>éjének</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0499">
+      <w:r w:rsidRPr="004E3EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10 %-át.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4640D127" w14:textId="0103CBD8" w:rsidR="009F3DA0" w:rsidRPr="000C0499" w:rsidRDefault="009F3DA0" w:rsidP="00C32E5A">
       <w:pPr>
         <w:pStyle w:val="bodytext21"/>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09AFD5AB" w14:textId="39A4BD71" w:rsidR="00F70864" w:rsidRPr="000C0499" w:rsidRDefault="00F70864" w:rsidP="00C32E5A">
       <w:pPr>
         <w:pStyle w:val="bodytext21"/>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00045F80" w14:textId="77777777" w:rsidR="00F70864" w:rsidRPr="000C0499" w:rsidRDefault="00F70864" w:rsidP="00C32E5A">
       <w:pPr>
         <w:pStyle w:val="bodytext21"/>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F70864" w:rsidRPr="000C0499" w:rsidSect="000C0499">
-      <w:footerReference w:type="default" r:id="rId12"/>
-      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="709" w:right="1418" w:bottom="0" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2780C75B" w14:textId="77777777" w:rsidR="00D657E8" w:rsidRDefault="00D657E8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="70496ABA" w14:textId="77777777" w:rsidR="00D657E8" w:rsidRDefault="00D657E8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="7B2C4FE2" w14:textId="77777777" w:rsidR="00D657E8" w:rsidRDefault="00D657E8"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
@@ -6196,51 +6136,51 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="117115357"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:i w:val="0"/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="6C2A2508" w14:textId="486378C9" w:rsidR="0012184B" w:rsidRPr="00AC60D8" w:rsidRDefault="0012184B">
         <w:pPr>
           <w:pStyle w:val="llb"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:i w:val="0"/>
@@ -6285,51 +6225,51 @@
             <w:i w:val="0"/>
             <w:iCs/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00AC60D8">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:i w:val="0"/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="190A3D3F" w14:textId="77777777" w:rsidR="00D657E8" w:rsidRDefault="00D657E8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7A596EDF" w14:textId="77777777" w:rsidR="00D657E8" w:rsidRDefault="00D657E8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="0607FAE7" w14:textId="77777777" w:rsidR="00D657E8" w:rsidRDefault="00D657E8"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="76188A84" w14:textId="1570FE66" w:rsidR="00852923" w:rsidRDefault="00852923">
       <w:pPr>
         <w:pStyle w:val="Lbjegyzetszveg"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
@@ -6451,51 +6391,51 @@
         <w:pStyle w:val="Lbjegyzetszveg"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>illetve a folyamatban lévő hitel, vagy egyéb kockázatvállalási igénylésem alapján létrejövő</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01A06E51" w14:textId="477A51D1" w:rsidR="007C27EC" w:rsidRPr="006D18D6" w:rsidRDefault="007C27EC" w:rsidP="007C27EC">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:ind w:left="-709"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006D18D6">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>2. számú melléklet</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3AA194DF" w14:textId="77777777" w:rsidR="007C27EC" w:rsidRPr="006D18D6" w:rsidRDefault="007C27EC" w:rsidP="007C27EC">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:ind w:left="-709"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -6505,51 +6445,51 @@
     </w:pPr>
   </w:p>
   <w:p w14:paraId="42583982" w14:textId="5D76CC75" w:rsidR="00B86084" w:rsidRPr="00BC6EE1" w:rsidRDefault="00BC6EE1" w:rsidP="00BC6EE1">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BC6EE1">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Belső hitelek és tulajdonosi érdekeltségek hitelezésének szabályai</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="070F008B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34E820E8"/>
     <w:lvl w:ilvl="0" w:tplc="040E0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7254,120 +7194,121 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040E0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="745109550">
+  <w:num w:numId="1" w16cid:durableId="1478104695">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="953094555">
+  <w:num w:numId="2" w16cid:durableId="1600020940">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1472747952">
+  <w:num w:numId="3" w16cid:durableId="1874919651">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="175580397">
+  <w:num w:numId="4" w16cid:durableId="2105568624">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1948852752">
+  <w:num w:numId="5" w16cid:durableId="253439636">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1496728316">
+  <w:num w:numId="6" w16cid:durableId="552617599">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2015568262">
+  <w:num w:numId="7" w16cid:durableId="1324167967">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="61441"/>
+    <o:shapedefaults v:ext="edit" spidmax="65537"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005C6434"/>
     <w:rsid w:val="0000238D"/>
     <w:rsid w:val="00004E19"/>
     <w:rsid w:val="000051AF"/>
     <w:rsid w:val="0001272E"/>
     <w:rsid w:val="0001316E"/>
     <w:rsid w:val="00017C22"/>
     <w:rsid w:val="00023F52"/>
     <w:rsid w:val="000273D7"/>
     <w:rsid w:val="000357E0"/>
     <w:rsid w:val="00041205"/>
     <w:rsid w:val="00042194"/>
     <w:rsid w:val="00042A1F"/>
     <w:rsid w:val="000503E5"/>
     <w:rsid w:val="000504F9"/>
+    <w:rsid w:val="00051414"/>
     <w:rsid w:val="000537D1"/>
     <w:rsid w:val="000608D3"/>
     <w:rsid w:val="00062228"/>
     <w:rsid w:val="0007197B"/>
     <w:rsid w:val="00072A3C"/>
     <w:rsid w:val="00081495"/>
     <w:rsid w:val="000815FE"/>
     <w:rsid w:val="00085C60"/>
     <w:rsid w:val="00086EDF"/>
     <w:rsid w:val="00087EA0"/>
     <w:rsid w:val="00090EA8"/>
     <w:rsid w:val="000958E1"/>
     <w:rsid w:val="000A0519"/>
     <w:rsid w:val="000A11A5"/>
     <w:rsid w:val="000B03B2"/>
     <w:rsid w:val="000C0499"/>
     <w:rsid w:val="000D0845"/>
     <w:rsid w:val="000D10CD"/>
     <w:rsid w:val="000D2648"/>
     <w:rsid w:val="000D2C52"/>
     <w:rsid w:val="000D4AAB"/>
     <w:rsid w:val="000D5937"/>
     <w:rsid w:val="000E030F"/>
     <w:rsid w:val="000E126E"/>
     <w:rsid w:val="000F7951"/>
@@ -7387,377 +7328,385 @@
     <w:rsid w:val="00147A5A"/>
     <w:rsid w:val="001530C1"/>
     <w:rsid w:val="00156671"/>
     <w:rsid w:val="00156CCA"/>
     <w:rsid w:val="00167201"/>
     <w:rsid w:val="00170E87"/>
     <w:rsid w:val="0017757C"/>
     <w:rsid w:val="00183DEF"/>
     <w:rsid w:val="0018539A"/>
     <w:rsid w:val="00186FF8"/>
     <w:rsid w:val="00195AA5"/>
     <w:rsid w:val="001A1144"/>
     <w:rsid w:val="001A3FE7"/>
     <w:rsid w:val="001A7754"/>
     <w:rsid w:val="001B1F99"/>
     <w:rsid w:val="001B3622"/>
     <w:rsid w:val="001B6563"/>
     <w:rsid w:val="001B7287"/>
     <w:rsid w:val="001C0FE4"/>
     <w:rsid w:val="001C529C"/>
     <w:rsid w:val="001C7A65"/>
     <w:rsid w:val="001D17E9"/>
     <w:rsid w:val="001D3593"/>
     <w:rsid w:val="001D373E"/>
     <w:rsid w:val="001D5B46"/>
-    <w:rsid w:val="001D7481"/>
     <w:rsid w:val="001D7FE2"/>
     <w:rsid w:val="001E1254"/>
     <w:rsid w:val="001E6E41"/>
     <w:rsid w:val="001F2682"/>
+    <w:rsid w:val="00203AD1"/>
     <w:rsid w:val="00204D64"/>
     <w:rsid w:val="00212485"/>
     <w:rsid w:val="00212F8F"/>
-    <w:rsid w:val="00214643"/>
     <w:rsid w:val="00216607"/>
+    <w:rsid w:val="00221104"/>
     <w:rsid w:val="00225FFF"/>
     <w:rsid w:val="002263D7"/>
     <w:rsid w:val="0022678A"/>
-    <w:rsid w:val="0023192E"/>
     <w:rsid w:val="002347FF"/>
     <w:rsid w:val="00240DAF"/>
     <w:rsid w:val="00246356"/>
     <w:rsid w:val="002465CB"/>
     <w:rsid w:val="00247AF5"/>
     <w:rsid w:val="00251200"/>
     <w:rsid w:val="002605D3"/>
     <w:rsid w:val="00262A0E"/>
     <w:rsid w:val="00265E3D"/>
     <w:rsid w:val="00265F67"/>
     <w:rsid w:val="00272C4E"/>
     <w:rsid w:val="00282BCB"/>
     <w:rsid w:val="00283F69"/>
     <w:rsid w:val="00284B9D"/>
     <w:rsid w:val="00286EA6"/>
     <w:rsid w:val="00291402"/>
     <w:rsid w:val="0029204A"/>
     <w:rsid w:val="00294BBF"/>
     <w:rsid w:val="002951E6"/>
     <w:rsid w:val="0029733A"/>
     <w:rsid w:val="00297C70"/>
     <w:rsid w:val="002C0900"/>
+    <w:rsid w:val="002C23FB"/>
     <w:rsid w:val="002C3F69"/>
     <w:rsid w:val="002D165F"/>
+    <w:rsid w:val="002D497C"/>
     <w:rsid w:val="002D4F8C"/>
     <w:rsid w:val="002D6D1B"/>
     <w:rsid w:val="002E09C9"/>
     <w:rsid w:val="002E6207"/>
     <w:rsid w:val="002F30E3"/>
     <w:rsid w:val="003027E9"/>
     <w:rsid w:val="00310B72"/>
     <w:rsid w:val="003116D7"/>
     <w:rsid w:val="00315C05"/>
     <w:rsid w:val="003220D2"/>
     <w:rsid w:val="003234B9"/>
     <w:rsid w:val="00330CEB"/>
     <w:rsid w:val="003359BE"/>
     <w:rsid w:val="00345B61"/>
     <w:rsid w:val="003479C6"/>
     <w:rsid w:val="003553A2"/>
     <w:rsid w:val="003558B9"/>
     <w:rsid w:val="00360EDE"/>
     <w:rsid w:val="00365574"/>
     <w:rsid w:val="00374B43"/>
     <w:rsid w:val="003778D6"/>
     <w:rsid w:val="003830E2"/>
     <w:rsid w:val="0038652D"/>
     <w:rsid w:val="003913CC"/>
     <w:rsid w:val="00392257"/>
     <w:rsid w:val="00392784"/>
     <w:rsid w:val="00393AED"/>
     <w:rsid w:val="00395083"/>
     <w:rsid w:val="003A02AB"/>
     <w:rsid w:val="003A3BDB"/>
     <w:rsid w:val="003A5160"/>
     <w:rsid w:val="003B5B50"/>
     <w:rsid w:val="003B6EFB"/>
     <w:rsid w:val="003C6ADA"/>
+    <w:rsid w:val="003C72A4"/>
     <w:rsid w:val="003C7638"/>
     <w:rsid w:val="003C79D3"/>
     <w:rsid w:val="003D5A6D"/>
     <w:rsid w:val="003E5B18"/>
     <w:rsid w:val="003F7B83"/>
     <w:rsid w:val="004014AD"/>
     <w:rsid w:val="00402AFD"/>
     <w:rsid w:val="00411C9E"/>
     <w:rsid w:val="004151CC"/>
-    <w:rsid w:val="00416106"/>
+    <w:rsid w:val="00422D10"/>
     <w:rsid w:val="004231C8"/>
     <w:rsid w:val="0042509A"/>
     <w:rsid w:val="00426ADA"/>
     <w:rsid w:val="004315AA"/>
     <w:rsid w:val="004340B5"/>
     <w:rsid w:val="00442A1B"/>
     <w:rsid w:val="0044386D"/>
     <w:rsid w:val="00450859"/>
     <w:rsid w:val="00452352"/>
     <w:rsid w:val="004532AB"/>
     <w:rsid w:val="004542C5"/>
     <w:rsid w:val="00460591"/>
     <w:rsid w:val="004633F2"/>
     <w:rsid w:val="0047438D"/>
     <w:rsid w:val="004772FA"/>
     <w:rsid w:val="00483BFE"/>
     <w:rsid w:val="00490B4A"/>
     <w:rsid w:val="004A16F8"/>
     <w:rsid w:val="004A2574"/>
     <w:rsid w:val="004A458A"/>
     <w:rsid w:val="004C7A15"/>
     <w:rsid w:val="004D4638"/>
     <w:rsid w:val="004D5D25"/>
     <w:rsid w:val="004D62C1"/>
     <w:rsid w:val="004E18AF"/>
+    <w:rsid w:val="004E3EA6"/>
     <w:rsid w:val="004E6990"/>
     <w:rsid w:val="004F417C"/>
     <w:rsid w:val="00503E9C"/>
     <w:rsid w:val="00513AAD"/>
     <w:rsid w:val="00515E1C"/>
     <w:rsid w:val="005255C1"/>
     <w:rsid w:val="00527A92"/>
     <w:rsid w:val="00532EC7"/>
     <w:rsid w:val="00536364"/>
     <w:rsid w:val="00536735"/>
     <w:rsid w:val="0054126E"/>
     <w:rsid w:val="00543BC1"/>
     <w:rsid w:val="005448D5"/>
     <w:rsid w:val="0054528B"/>
     <w:rsid w:val="00546243"/>
     <w:rsid w:val="00553175"/>
     <w:rsid w:val="00553503"/>
     <w:rsid w:val="00563175"/>
     <w:rsid w:val="005656BE"/>
     <w:rsid w:val="00566A72"/>
     <w:rsid w:val="005715BA"/>
     <w:rsid w:val="0057206F"/>
     <w:rsid w:val="00583512"/>
     <w:rsid w:val="0058483A"/>
     <w:rsid w:val="00585CB4"/>
     <w:rsid w:val="00586FE9"/>
     <w:rsid w:val="0059461E"/>
     <w:rsid w:val="00595EF2"/>
     <w:rsid w:val="005977BF"/>
     <w:rsid w:val="005A275A"/>
     <w:rsid w:val="005B16B6"/>
     <w:rsid w:val="005B2FC5"/>
     <w:rsid w:val="005B397F"/>
     <w:rsid w:val="005B3AF2"/>
     <w:rsid w:val="005B3B4A"/>
     <w:rsid w:val="005B51F1"/>
     <w:rsid w:val="005B58AC"/>
     <w:rsid w:val="005C2DF6"/>
     <w:rsid w:val="005C3A9E"/>
     <w:rsid w:val="005C4F5C"/>
+    <w:rsid w:val="005C62A7"/>
     <w:rsid w:val="005C6434"/>
     <w:rsid w:val="005D07DD"/>
     <w:rsid w:val="005D168F"/>
     <w:rsid w:val="005D1910"/>
     <w:rsid w:val="005D1CA9"/>
     <w:rsid w:val="005D3904"/>
+    <w:rsid w:val="005D688C"/>
     <w:rsid w:val="005E0786"/>
     <w:rsid w:val="005E0E3D"/>
     <w:rsid w:val="005E2C84"/>
     <w:rsid w:val="005E2E6F"/>
     <w:rsid w:val="005E44DA"/>
     <w:rsid w:val="005F25B0"/>
     <w:rsid w:val="005F7729"/>
     <w:rsid w:val="00602E4E"/>
     <w:rsid w:val="00604B25"/>
     <w:rsid w:val="0060523C"/>
+    <w:rsid w:val="00607000"/>
     <w:rsid w:val="006107FF"/>
     <w:rsid w:val="00614401"/>
     <w:rsid w:val="00614991"/>
     <w:rsid w:val="006234DE"/>
     <w:rsid w:val="00637682"/>
     <w:rsid w:val="00641AC8"/>
     <w:rsid w:val="00641F02"/>
     <w:rsid w:val="00642A59"/>
     <w:rsid w:val="0064404E"/>
     <w:rsid w:val="00647EB5"/>
     <w:rsid w:val="00650D08"/>
     <w:rsid w:val="0065238A"/>
     <w:rsid w:val="00652815"/>
     <w:rsid w:val="006548ED"/>
     <w:rsid w:val="00655E52"/>
     <w:rsid w:val="00655E91"/>
     <w:rsid w:val="006572F7"/>
     <w:rsid w:val="00662081"/>
     <w:rsid w:val="00663551"/>
     <w:rsid w:val="0066761F"/>
     <w:rsid w:val="00667790"/>
     <w:rsid w:val="006717BB"/>
     <w:rsid w:val="00686D93"/>
     <w:rsid w:val="006905E3"/>
     <w:rsid w:val="00691A13"/>
     <w:rsid w:val="00696D9B"/>
     <w:rsid w:val="006A1E9E"/>
     <w:rsid w:val="006A2E50"/>
     <w:rsid w:val="006A3999"/>
     <w:rsid w:val="006A7854"/>
     <w:rsid w:val="006B0CE1"/>
     <w:rsid w:val="006B1EE7"/>
     <w:rsid w:val="006C6104"/>
     <w:rsid w:val="006D18D6"/>
     <w:rsid w:val="006D3F46"/>
     <w:rsid w:val="006D5880"/>
     <w:rsid w:val="006D6791"/>
     <w:rsid w:val="006E4F3C"/>
     <w:rsid w:val="006E5A94"/>
     <w:rsid w:val="006F108F"/>
     <w:rsid w:val="006F1176"/>
     <w:rsid w:val="006F1DA0"/>
     <w:rsid w:val="006F32C8"/>
     <w:rsid w:val="006F440C"/>
     <w:rsid w:val="006F4654"/>
     <w:rsid w:val="006F58B1"/>
     <w:rsid w:val="006F7A77"/>
+    <w:rsid w:val="0070359C"/>
     <w:rsid w:val="007055A2"/>
     <w:rsid w:val="00710E45"/>
     <w:rsid w:val="007130F4"/>
     <w:rsid w:val="00714067"/>
     <w:rsid w:val="00716CFE"/>
     <w:rsid w:val="007175C3"/>
     <w:rsid w:val="007224C6"/>
     <w:rsid w:val="00742FC4"/>
     <w:rsid w:val="0075655E"/>
     <w:rsid w:val="00772656"/>
     <w:rsid w:val="007822D5"/>
     <w:rsid w:val="00782FDE"/>
     <w:rsid w:val="00796B72"/>
     <w:rsid w:val="007A11E4"/>
     <w:rsid w:val="007A1C3B"/>
     <w:rsid w:val="007A4A05"/>
     <w:rsid w:val="007A52CB"/>
     <w:rsid w:val="007B0663"/>
     <w:rsid w:val="007B5232"/>
     <w:rsid w:val="007B7719"/>
     <w:rsid w:val="007C03FA"/>
     <w:rsid w:val="007C101E"/>
     <w:rsid w:val="007C2577"/>
     <w:rsid w:val="007C27EC"/>
     <w:rsid w:val="007C35AF"/>
     <w:rsid w:val="007C3CCD"/>
     <w:rsid w:val="007C4440"/>
     <w:rsid w:val="007D167B"/>
     <w:rsid w:val="007D1F90"/>
     <w:rsid w:val="007D3353"/>
     <w:rsid w:val="007E51F6"/>
     <w:rsid w:val="007E55B5"/>
     <w:rsid w:val="007E63A6"/>
     <w:rsid w:val="007F0611"/>
+    <w:rsid w:val="007F06FC"/>
     <w:rsid w:val="007F2F4E"/>
     <w:rsid w:val="007F69AD"/>
     <w:rsid w:val="008049D2"/>
     <w:rsid w:val="008056E3"/>
     <w:rsid w:val="0080736D"/>
     <w:rsid w:val="0081363D"/>
     <w:rsid w:val="0081431B"/>
     <w:rsid w:val="008152EF"/>
     <w:rsid w:val="00823268"/>
     <w:rsid w:val="008250AD"/>
     <w:rsid w:val="00830913"/>
     <w:rsid w:val="00832694"/>
-    <w:rsid w:val="00832F6A"/>
     <w:rsid w:val="008339B5"/>
     <w:rsid w:val="00837C5D"/>
     <w:rsid w:val="00841CDB"/>
     <w:rsid w:val="008422A9"/>
     <w:rsid w:val="00843D81"/>
     <w:rsid w:val="00843DF1"/>
     <w:rsid w:val="008453F1"/>
     <w:rsid w:val="00845C39"/>
     <w:rsid w:val="0085073C"/>
     <w:rsid w:val="00852923"/>
     <w:rsid w:val="00857D32"/>
     <w:rsid w:val="00864095"/>
     <w:rsid w:val="0089004E"/>
     <w:rsid w:val="008905B9"/>
     <w:rsid w:val="00891AD5"/>
     <w:rsid w:val="00894119"/>
+    <w:rsid w:val="00896EB6"/>
     <w:rsid w:val="008A79F7"/>
     <w:rsid w:val="008B5800"/>
     <w:rsid w:val="008C0456"/>
     <w:rsid w:val="008C61AC"/>
     <w:rsid w:val="008C7210"/>
     <w:rsid w:val="008D69D6"/>
     <w:rsid w:val="008E0757"/>
-    <w:rsid w:val="008E1855"/>
     <w:rsid w:val="008E25B6"/>
     <w:rsid w:val="008E668B"/>
     <w:rsid w:val="008F144D"/>
     <w:rsid w:val="008F4214"/>
     <w:rsid w:val="008F485D"/>
     <w:rsid w:val="008F67A8"/>
     <w:rsid w:val="008F6EE1"/>
     <w:rsid w:val="009017D2"/>
     <w:rsid w:val="0090276F"/>
     <w:rsid w:val="00905D27"/>
     <w:rsid w:val="0090785F"/>
     <w:rsid w:val="009115A2"/>
     <w:rsid w:val="0091178B"/>
     <w:rsid w:val="00911D5C"/>
     <w:rsid w:val="0092042D"/>
     <w:rsid w:val="00920C1E"/>
     <w:rsid w:val="00922D92"/>
     <w:rsid w:val="009249B8"/>
     <w:rsid w:val="00927499"/>
     <w:rsid w:val="00931698"/>
     <w:rsid w:val="00932D61"/>
     <w:rsid w:val="00933DED"/>
     <w:rsid w:val="009340A8"/>
     <w:rsid w:val="00936D85"/>
     <w:rsid w:val="0094335E"/>
     <w:rsid w:val="00947C1C"/>
     <w:rsid w:val="00954FF4"/>
     <w:rsid w:val="009613EB"/>
     <w:rsid w:val="009620BE"/>
     <w:rsid w:val="00964BFB"/>
     <w:rsid w:val="00965553"/>
     <w:rsid w:val="009677F2"/>
     <w:rsid w:val="009707A8"/>
     <w:rsid w:val="00971A1F"/>
     <w:rsid w:val="00976B7B"/>
     <w:rsid w:val="009810BB"/>
     <w:rsid w:val="00985635"/>
     <w:rsid w:val="0099051E"/>
+    <w:rsid w:val="00990A8C"/>
     <w:rsid w:val="00990EFB"/>
     <w:rsid w:val="009950C7"/>
     <w:rsid w:val="009B46EE"/>
     <w:rsid w:val="009B4B88"/>
+    <w:rsid w:val="009B5E8C"/>
     <w:rsid w:val="009C1012"/>
     <w:rsid w:val="009C2C85"/>
     <w:rsid w:val="009C3F5E"/>
-    <w:rsid w:val="009C4A56"/>
     <w:rsid w:val="009D72C9"/>
     <w:rsid w:val="009E4B22"/>
     <w:rsid w:val="009E5733"/>
     <w:rsid w:val="009E5C5B"/>
     <w:rsid w:val="009E5FE7"/>
     <w:rsid w:val="009E6A4F"/>
     <w:rsid w:val="009F3171"/>
     <w:rsid w:val="009F31F0"/>
     <w:rsid w:val="009F3DA0"/>
     <w:rsid w:val="009F59B9"/>
     <w:rsid w:val="00A0017F"/>
     <w:rsid w:val="00A10995"/>
     <w:rsid w:val="00A11B04"/>
     <w:rsid w:val="00A151BE"/>
     <w:rsid w:val="00A2024B"/>
     <w:rsid w:val="00A2654A"/>
     <w:rsid w:val="00A276E4"/>
     <w:rsid w:val="00A347CA"/>
     <w:rsid w:val="00A40A96"/>
     <w:rsid w:val="00A41E8C"/>
     <w:rsid w:val="00A424E2"/>
     <w:rsid w:val="00A44F6B"/>
     <w:rsid w:val="00A531A3"/>
     <w:rsid w:val="00A6360F"/>
     <w:rsid w:val="00A63998"/>
@@ -7817,166 +7766,165 @@
     <w:rsid w:val="00BC6EE1"/>
     <w:rsid w:val="00BD3427"/>
     <w:rsid w:val="00BD46BA"/>
     <w:rsid w:val="00BE15BC"/>
     <w:rsid w:val="00BE1BC0"/>
     <w:rsid w:val="00BE5D3D"/>
     <w:rsid w:val="00BE7674"/>
     <w:rsid w:val="00BF07E9"/>
     <w:rsid w:val="00BF108B"/>
     <w:rsid w:val="00C0345A"/>
     <w:rsid w:val="00C0382C"/>
     <w:rsid w:val="00C0456B"/>
     <w:rsid w:val="00C04D1E"/>
     <w:rsid w:val="00C06DAF"/>
     <w:rsid w:val="00C06EC8"/>
     <w:rsid w:val="00C077FC"/>
     <w:rsid w:val="00C07A40"/>
     <w:rsid w:val="00C10B72"/>
     <w:rsid w:val="00C16886"/>
     <w:rsid w:val="00C1698D"/>
     <w:rsid w:val="00C1774D"/>
     <w:rsid w:val="00C22C33"/>
     <w:rsid w:val="00C2448E"/>
     <w:rsid w:val="00C2563B"/>
     <w:rsid w:val="00C307FA"/>
-    <w:rsid w:val="00C31A6C"/>
     <w:rsid w:val="00C32E5A"/>
     <w:rsid w:val="00C35354"/>
-    <w:rsid w:val="00C367DB"/>
     <w:rsid w:val="00C4324D"/>
+    <w:rsid w:val="00C44748"/>
     <w:rsid w:val="00C515E1"/>
     <w:rsid w:val="00C51C89"/>
     <w:rsid w:val="00C5388D"/>
     <w:rsid w:val="00C554F9"/>
     <w:rsid w:val="00C5555E"/>
     <w:rsid w:val="00C5579B"/>
     <w:rsid w:val="00C5667A"/>
     <w:rsid w:val="00C637E1"/>
     <w:rsid w:val="00C71863"/>
     <w:rsid w:val="00C74920"/>
     <w:rsid w:val="00C76291"/>
     <w:rsid w:val="00C8672B"/>
     <w:rsid w:val="00CA04AA"/>
     <w:rsid w:val="00CA0755"/>
     <w:rsid w:val="00CA2B5F"/>
+    <w:rsid w:val="00CB0118"/>
     <w:rsid w:val="00CB0B57"/>
     <w:rsid w:val="00CB273F"/>
     <w:rsid w:val="00CB2AFA"/>
     <w:rsid w:val="00CB5ED8"/>
     <w:rsid w:val="00CB791F"/>
     <w:rsid w:val="00CC2D0C"/>
     <w:rsid w:val="00CC3846"/>
     <w:rsid w:val="00CC7BA2"/>
     <w:rsid w:val="00CD1A9B"/>
     <w:rsid w:val="00CD1F83"/>
     <w:rsid w:val="00CD7D5F"/>
     <w:rsid w:val="00CE0B72"/>
     <w:rsid w:val="00CE3884"/>
     <w:rsid w:val="00CF53D9"/>
     <w:rsid w:val="00CF6E14"/>
     <w:rsid w:val="00D01491"/>
     <w:rsid w:val="00D030F1"/>
     <w:rsid w:val="00D07270"/>
     <w:rsid w:val="00D14D8A"/>
     <w:rsid w:val="00D15BF2"/>
     <w:rsid w:val="00D16797"/>
     <w:rsid w:val="00D316E5"/>
     <w:rsid w:val="00D41359"/>
     <w:rsid w:val="00D4235D"/>
     <w:rsid w:val="00D51DC1"/>
     <w:rsid w:val="00D57846"/>
     <w:rsid w:val="00D63F94"/>
     <w:rsid w:val="00D6406C"/>
     <w:rsid w:val="00D64354"/>
     <w:rsid w:val="00D657E8"/>
     <w:rsid w:val="00D70535"/>
     <w:rsid w:val="00D81302"/>
     <w:rsid w:val="00D90C9F"/>
     <w:rsid w:val="00D9366E"/>
     <w:rsid w:val="00DA5CA7"/>
     <w:rsid w:val="00DB1B9D"/>
     <w:rsid w:val="00DB28FC"/>
     <w:rsid w:val="00DB2902"/>
     <w:rsid w:val="00DB37B3"/>
     <w:rsid w:val="00DB4D46"/>
     <w:rsid w:val="00DB69B2"/>
     <w:rsid w:val="00DC1CF0"/>
     <w:rsid w:val="00DC3349"/>
     <w:rsid w:val="00DD77AF"/>
     <w:rsid w:val="00DE0660"/>
     <w:rsid w:val="00DE19D0"/>
     <w:rsid w:val="00DE54F8"/>
     <w:rsid w:val="00DF0E8C"/>
     <w:rsid w:val="00DF1236"/>
-    <w:rsid w:val="00E0462D"/>
     <w:rsid w:val="00E06449"/>
     <w:rsid w:val="00E105EE"/>
     <w:rsid w:val="00E14F0A"/>
     <w:rsid w:val="00E15338"/>
     <w:rsid w:val="00E15B66"/>
     <w:rsid w:val="00E17DBB"/>
     <w:rsid w:val="00E2041A"/>
     <w:rsid w:val="00E20AF6"/>
     <w:rsid w:val="00E2173A"/>
     <w:rsid w:val="00E2271D"/>
     <w:rsid w:val="00E25DE5"/>
     <w:rsid w:val="00E325BE"/>
     <w:rsid w:val="00E41937"/>
     <w:rsid w:val="00E47695"/>
-    <w:rsid w:val="00E5141F"/>
     <w:rsid w:val="00E521B3"/>
     <w:rsid w:val="00E546E4"/>
     <w:rsid w:val="00E54881"/>
     <w:rsid w:val="00E55C25"/>
     <w:rsid w:val="00E62415"/>
+    <w:rsid w:val="00E65AE2"/>
     <w:rsid w:val="00E66317"/>
     <w:rsid w:val="00E66D92"/>
     <w:rsid w:val="00E705DC"/>
     <w:rsid w:val="00E71044"/>
     <w:rsid w:val="00E717FA"/>
     <w:rsid w:val="00E744BF"/>
     <w:rsid w:val="00E93614"/>
     <w:rsid w:val="00EA0625"/>
     <w:rsid w:val="00EA2B7B"/>
     <w:rsid w:val="00EA6740"/>
     <w:rsid w:val="00EB7A91"/>
     <w:rsid w:val="00EB7C59"/>
     <w:rsid w:val="00EC029F"/>
     <w:rsid w:val="00EC0E5A"/>
     <w:rsid w:val="00EC1937"/>
     <w:rsid w:val="00EC4194"/>
     <w:rsid w:val="00EC5105"/>
     <w:rsid w:val="00ED30DF"/>
     <w:rsid w:val="00ED4D15"/>
-    <w:rsid w:val="00ED6FA9"/>
     <w:rsid w:val="00ED727A"/>
     <w:rsid w:val="00EE1661"/>
     <w:rsid w:val="00EE175D"/>
     <w:rsid w:val="00EE3660"/>
     <w:rsid w:val="00EE6BA2"/>
     <w:rsid w:val="00EF22F2"/>
+    <w:rsid w:val="00EF46F5"/>
     <w:rsid w:val="00EF57CD"/>
     <w:rsid w:val="00EF6360"/>
     <w:rsid w:val="00EF6BB3"/>
     <w:rsid w:val="00F0136B"/>
     <w:rsid w:val="00F06DCB"/>
     <w:rsid w:val="00F07CD4"/>
     <w:rsid w:val="00F11909"/>
     <w:rsid w:val="00F16776"/>
     <w:rsid w:val="00F21F73"/>
     <w:rsid w:val="00F24E4A"/>
     <w:rsid w:val="00F3026A"/>
     <w:rsid w:val="00F312DC"/>
     <w:rsid w:val="00F32045"/>
     <w:rsid w:val="00F34EAE"/>
     <w:rsid w:val="00F359F4"/>
     <w:rsid w:val="00F4009A"/>
     <w:rsid w:val="00F4048B"/>
     <w:rsid w:val="00F43554"/>
     <w:rsid w:val="00F45678"/>
     <w:rsid w:val="00F47B23"/>
     <w:rsid w:val="00F505ED"/>
     <w:rsid w:val="00F6315B"/>
     <w:rsid w:val="00F63236"/>
     <w:rsid w:val="00F64210"/>
     <w:rsid w:val="00F70864"/>
@@ -8003,64 +7951,64 @@
     <w:rsid w:val="00FD521F"/>
     <w:rsid w:val="00FE36CB"/>
     <w:rsid w:val="00FE5DDA"/>
     <w:rsid w:val="00FF06EB"/>
     <w:rsid w:val="00FF0AE4"/>
     <w:rsid w:val="00FF156D"/>
     <w:rsid w:val="00FF2404"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="61441"/>
+    <o:shapedefaults v:ext="edit" spidmax="65537"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5E3103EC"/>
   <w15:docId w15:val="{0FFF857D-EE5A-4A52-B358-BC999879AE48}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="hu-HU" w:eastAsia="hu-HU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8750,87 +8698,87 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DE19D0"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Rcsostblzat">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normltblzat"/>
     <w:rsid w:val="00EC1937"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1088888713">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1475370566">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9091,326 +9039,365 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <Meta1 xmlns="1264cd20-40e9-45d5-98d2-4b6f689d13ea" xsi:nil="true"/>
+    <Meta3 xmlns="1264cd20-40e9-45d5-98d2-4b6f689d13ea" xsi:nil="true"/>
+    <Meta2 xmlns="1264cd20-40e9-45d5-98d2-4b6f689d13ea" xsi:nil="true"/>
+    <CustomSensitivityLabel xmlns="1264cd20-40e9-45d5-98d2-4b6f689d13ea">Szabalyzatkezelo-dokumentum</CustomSensitivityLabel>
+    <Meta4 xmlns="1264cd20-40e9-45d5-98d2-4b6f689d13ea" xsi:nil="true"/>
+    <MetaNumber1 xmlns="1264cd20-40e9-45d5-98d2-4b6f689d13ea" xsi:nil="true"/>
+    <ObjectId xmlns="1264cd20-40e9-45d5-98d2-4b6f689d13ea">21159</ObjectId>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-    <xsd:import namespace="1f57f808-dd2b-4aa4-9aab-ce50e1229878"/>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokumentum" ma:contentTypeID="0x01010021E0C5DA57813D44A7A89815AC5EE240" ma:contentTypeVersion="10" ma:contentTypeDescription="Új dokumentum létrehozása." ma:contentTypeScope="" ma:versionID="33d5efb62a6c978e957dd7da44872f37">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1264cd20-40e9-45d5-98d2-4b6f689d13ea" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ac0572d95b8957d6400f6716c0f62b83" ns2:_="">
+    <xsd:import namespace="1264cd20-40e9-45d5-98d2-4b6f689d13ea"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:docIconUrl" minOccurs="0"/>
-[...12 lines deleted...]
-                <xsd:element ref="ns2:UgyfelnekAtKellAdni" minOccurs="0"/>
+                <xsd:element ref="ns2:ObjectId" minOccurs="0"/>
+                <xsd:element ref="ns2:MetaNumber1" minOccurs="0"/>
+                <xsd:element ref="ns2:Meta1" minOccurs="0"/>
+                <xsd:element ref="ns2:Meta2" minOccurs="0"/>
+                <xsd:element ref="ns2:Meta3" minOccurs="0"/>
+                <xsd:element ref="ns2:Meta4" minOccurs="0"/>
+                <xsd:element ref="ns2:CustomSensitivityLabel"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" targetNamespace="1f57f808-dd2b-4aa4-9aab-ce50e1229878" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1264cd20-40e9-45d5-98d2-4b6f689d13ea" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <xsd:element name="docIconUrl" ma:index="8" nillable="true" ma:displayName="Dokumentum ikon URL" ma:internalName="docIconUrl" ma:readOnly="false">
-[...50 lines deleted...]
-    <xsd:element name="Ranghely" ma:index="17" nillable="true" ma:displayName="Melléklet sorszáma" ma:decimals="0" ma:internalName="Ranghely" ma:percentage="FALSE">
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="ObjectId" ma:index="8" nillable="true" ma:displayName="ObjectId" ma:indexed="true" ma:internalName="ObjectId">
       <xsd:simpleType>
         <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Megjegyzes" ma:index="18" nillable="true" ma:displayName="Megjegyzés" ma:internalName="Megjegyzes">
+    <xsd:element name="MetaNumber1" ma:index="9" nillable="true" ma:displayName="MetaNumber1" ma:indexed="true" ma:internalName="MetaNumber1">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Meta1" ma:index="10" nillable="true" ma:displayName="Meta1" ma:internalName="Meta1">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Meta2" ma:index="11" nillable="true" ma:displayName="Meta2" ma:internalName="Meta2">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Meta3" ma:index="12" nillable="true" ma:displayName="Meta3" ma:internalName="Meta3">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Meta4" ma:index="13" nillable="true" ma:displayName="Meta4" ma:internalName="Meta4">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CustomSensitivityLabel" ma:index="14" ma:displayName="Custom Sensitivity Label" ma:default="Szabalyzatkezelo-dokumentum" ma:internalName="CustomSensitivityLabel">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Szabalyzatkezelo-dokumentum"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="15" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Doc13Azonosito" ma:index="19" nillable="true" ma:displayName="Kapcsolódó 1-3. szintű szabályozás" ma:list="{592ba809-fcf5-4c00-8f47-4b3b54a28069}" ma:internalName="Doc13Azonosito" ma:showField="Title" ma:web="1f57f808-dd2b-4aa4-9aab-ce50e1229878">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="16" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Lookup"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="DokumentumNyelve" ma:index="20" ma:displayName="Dokumentum nyelve" ma:description="Figyelem! A szögletes zárójelben lévő elemek nem választhatóak!" ma:list="{cb14077f-dd8d-46c0-bd39-a9d7221843c4}" ma:internalName="DokumentumNyelve" ma:showField="Title2" ma:web="1f57f808-dd2b-4aa4-9aab-ce50e1229878">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="17" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Lookup"/>
-[...4 lines deleted...]
-        <xsd:restriction base="dms:Boolean"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tartalomtípus"/>
-        <xsd:element ref="dc:title" maxOccurs="1" ma:index="4" ma:displayName="Cím"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Cím"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30C179D3-2C6B-4B06-9D5B-E5F78971AF11}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="1264cd20-40e9-45d5-98d2-4b6f689d13ea"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D5413B7-04EF-4330-B82C-A8B1A2FD0E1E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{989BA05A-3CD4-483A-8F36-E64F8120C070}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2DF3A26-C9ED-4874-91E8-EAAC70773D45}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77854D65-14D4-4BF7-AD4E-6F124F350FA2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="1f57f808-dd2b-4aa4-9aab-ce50e1229878"/>
+    <ds:schemaRef ds:uri="1264cd20-40e9-45d5-98d2-4b6f689d13ea"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1983</Words>
-  <Characters>13686</Characters>
+  <Words>1894</Words>
+  <Characters>13904</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>114</Lines>
+  <Lines>115</Lines>
   <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2. melléklet - Természetes személy ügyfélnyilatkozata</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Magyar Takarékszövetkezeti Bank Zrt.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15638</CharactersWithSpaces>
+  <CharactersWithSpaces>15767</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>2. melléklet - Természetes személy ügyfélnyilatkozata</dc:title>
   <dc:creator>abaynemesandrea</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100A150BF263D1ADC4294986EB41AFA8C1404006A228716D639EF419CB3EABA7525C84B</vt:lpwstr>
+    <vt:lpwstr>0x01010021E0C5DA57813D44A7A89815AC5EE240</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_e32d0db1-7628-44ad-accb-aeccdfbe01c3_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="CustomSensitivityLabel">
+    <vt:lpwstr>Szabalyzatkezelo-dokumentum</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_e32d0db1-7628-44ad-accb-aeccdfbe01c3_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_e32d0db1-7628-44ad-accb-aeccdfbe01c3_SetDate">
-    <vt:lpwstr>2023-07-19T14:26:49Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e32d0db1-7628-44ad-accb-aeccdfbe01c3_SetDate">
+    <vt:lpwstr>2026-02-06T09:54:04Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e32d0db1-7628-44ad-accb-aeccdfbe01c3_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e32d0db1-7628-44ad-accb-aeccdfbe01c3_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e32d0db1-7628-44ad-accb-aeccdfbe01c3_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e32d0db1-7628-44ad-accb-aeccdfbe01c3_Name">
     <vt:lpwstr>Ügyfél_dokumentum_Label</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e32d0db1-7628-44ad-accb-aeccdfbe01c3_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e32d0db1-7628-44ad-accb-aeccdfbe01c3_SiteId">
     <vt:lpwstr>3f1a84fb-1d1d-4d38-9411-8d0bfc17bc3f</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e32d0db1-7628-44ad-accb-aeccdfbe01c3_ActionId">
-    <vt:lpwstr>477408b7-b89a-4ecf-96ed-45e9738af28c</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e32d0db1-7628-44ad-accb-aeccdfbe01c3_ActionId">
+    <vt:lpwstr>ad9a069d-4e73-4c2f-b6b8-691ca3fb926e</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e32d0db1-7628-44ad-accb-aeccdfbe01c3_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e32d0db1-7628-44ad-accb-aeccdfbe01c3_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e32d0db1-7628-44ad-accb-aeccdfbe01c3_Tag">
+    <vt:lpwstr>10, 1, 2, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>