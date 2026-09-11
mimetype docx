--- v0 (2026-07-26)
+++ v1 (2026-09-11)
@@ -1547,51 +1547,69 @@
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
               <w:ind w:left="174" w:hanging="174"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA124A">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Vállalom, hogy </w:t>
             </w:r>
             <w:r w:rsidR="00D503BC" w:rsidRPr="00EA124A">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>az MBH Duna Bank bankfiókjában, az Otthon Start Lakáshitel iránti kérelem befogadása és folyósítása közötti időszakban, a Fundamenta Lakáskassza Zrt. által forgalmazott lakás-előtakarékossági szerződést köt</w:t>
+              <w:t xml:space="preserve">az MBH Duna Bank bankfiókjában, az Otthon Start Lakáshitel iránti kérelem befogadása és folyósítása közötti időszakban, a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D503BC" w:rsidRPr="00EA124A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fundamenta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D503BC" w:rsidRPr="00EA124A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lakáskassza Zrt. által forgalmazott lakás-előtakarékossági szerződést köt</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA124A">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ök </w:t>
             </w:r>
             <w:r w:rsidR="00D503BC" w:rsidRPr="00EA124A">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>és a megtakarítási időszak alatt a betétbefizetési kötelezettség</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA124A">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>emnek</w:t>
             </w:r>
@@ -2055,51 +2073,69 @@
             <w:tcW w:w="7607" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="275854AE" w14:textId="54E12911" w:rsidR="0077682E" w:rsidRPr="00EA124A" w:rsidRDefault="0077682E" w:rsidP="00662484">
             <w:pPr>
               <w:pStyle w:val="Listaszerbekezds"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="174" w:hanging="174"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA124A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Vállalom, hogy az MBH Duna Bank bankfiókjában, az Otthon Start Lakáshitel iránti kérelem befogadása és folyósítása közötti időszakban, a Fundamenta Lakáskassza Zrt. által forgalmazott lakás-előtakarékossági szerződést kötök és a megtakarítási időszak alatt a betétbefizetési kötelezettségemnek szerződésszerűen eleget teszek.</w:t>
+              <w:t xml:space="preserve">Vállalom, hogy az MBH Duna Bank bankfiókjában, az Otthon Start Lakáshitel iránti kérelem befogadása és folyósítása közötti időszakban, a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA124A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fundamenta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EA124A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lakáskassza Zrt. által forgalmazott lakás-előtakarékossági szerződést kötök és a megtakarítási időszak alatt a betétbefizetési kötelezettségemnek szerződésszerűen eleget teszek.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="270CE9C3" w14:textId="1F600EA1" w:rsidR="0077682E" w:rsidRPr="00EA124A" w:rsidRDefault="0077682E" w:rsidP="0077682E">
             <w:pPr>
               <w:pStyle w:val="Listaszerbekezds"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="174"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA124A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
@@ -2445,98 +2481,172 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA124A">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Alulírott Igénylő1 / Igénylő2 tudomásul veszem, hogy a Bank az Akció1 / Akció2 / Akció3 szerinti egyösszegű jóváírást az Otthon Start lakáshitel folyósítását (részfolyósítás esetében az első folyósítását) követő 2. hónap végéig, a Banknál vezetett, a kölcsönszerződésben a hitel folyósítására/törlesztésére megjelölt lakossági forint fizetési számlán bocsátja rendelkezésre. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA124A" w:rsidRPr="00EA124A" w14:paraId="7FABBDEA" w14:textId="77777777" w:rsidTr="00FB6770">
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27E7B8DD" w14:textId="7B726C5C" w:rsidR="00881D26" w:rsidRPr="00EA124A" w:rsidRDefault="0077682E" w:rsidP="00FB6770">
+          <w:p w14:paraId="27E7B8DD" w14:textId="2C4840BA" w:rsidR="00881D26" w:rsidRPr="00EA124A" w:rsidRDefault="0077682E" w:rsidP="00FB6770">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA124A">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Alulírott Igénylő1 / Igénylő2 tudomásul veszem, hogy az Akció1. / Akció2. / Akció3. 2026.06.01-től 2026.0</w:t>
-[...7 lines deleted...]
-              <w:t>7</w:t>
+              <w:t xml:space="preserve">Alulírott Igénylő1 / Igénylő2 tudomásul veszem, hogy az Akció1. / Akció2. / Akció3. </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2262" w:rsidRPr="00F93B5E">
+              <w:rPr>
+                <w:color w:val="002060"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>visszavonásig, de leg</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2262">
+              <w:rPr>
+                <w:color w:val="002060"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>később</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2262" w:rsidRPr="00F93B5E">
+              <w:rPr>
+                <w:color w:val="002060"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2262" w:rsidRPr="00A454EF">
+              <w:rPr>
+                <w:color w:val="002060"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2262" w:rsidRPr="007D324A">
+              <w:rPr>
+                <w:color w:val="002060"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2262" w:rsidRPr="00571E04">
+              <w:rPr>
+                <w:color w:val="002060"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2262">
+              <w:rPr>
+                <w:color w:val="002060"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2262" w:rsidRPr="00571E04">
+              <w:rPr>
+                <w:color w:val="002060"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>.3</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2262">
+              <w:rPr>
+                <w:color w:val="002060"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2262" w:rsidRPr="007D324A">
+              <w:rPr>
+                <w:color w:val="002060"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>-ig</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2262" w:rsidRPr="00571E04">
+              <w:rPr>
+                <w:color w:val="002060"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA124A">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>.3</w:t>
-[...15 lines deleted...]
-              <w:t>-ig befogadott kérelmek vonatkozásában érvényesek. A Bank által befogadott kölcsönigénylésnek minősül a Bank által átvett, hiánytalan hiteligénylés.</w:t>
+              <w:t>befogadott kérelmek vonatkozásában érvényes. A Bank által befogadott kölcsönigénylésnek minősül a Bank által átvett, hiánytalan hiteligénylés.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA124A" w:rsidRPr="00EA124A" w14:paraId="276C12A5" w14:textId="77777777" w:rsidTr="00FB6770">
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AA1ACB8" w14:textId="1E88A6BC" w:rsidR="0077682E" w:rsidRPr="00EA124A" w:rsidRDefault="0077682E" w:rsidP="00A7275D">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA124A">
               <w:rPr>
                 <w:color w:val="auto"/>
@@ -4419,96 +4529,99 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="929118523">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="529415711">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2043287271">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="661473135">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1947036987">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E34D3"/>
     <w:rsid w:val="00037C46"/>
     <w:rsid w:val="000D4BC3"/>
     <w:rsid w:val="001E34D3"/>
     <w:rsid w:val="0020414C"/>
     <w:rsid w:val="00297F92"/>
     <w:rsid w:val="00401077"/>
     <w:rsid w:val="00457BB2"/>
     <w:rsid w:val="00482B8B"/>
     <w:rsid w:val="004A0D5E"/>
     <w:rsid w:val="004F2F94"/>
     <w:rsid w:val="005438C7"/>
     <w:rsid w:val="00561896"/>
     <w:rsid w:val="00662484"/>
     <w:rsid w:val="006A5ACD"/>
     <w:rsid w:val="007053E7"/>
     <w:rsid w:val="00724AD3"/>
     <w:rsid w:val="007610A2"/>
     <w:rsid w:val="007671B3"/>
     <w:rsid w:val="007678AF"/>
     <w:rsid w:val="0077682E"/>
     <w:rsid w:val="0079478E"/>
     <w:rsid w:val="00881D26"/>
+    <w:rsid w:val="008A353E"/>
     <w:rsid w:val="008B1128"/>
     <w:rsid w:val="009D3CC4"/>
     <w:rsid w:val="00AE051C"/>
     <w:rsid w:val="00B57DB2"/>
     <w:rsid w:val="00B91719"/>
     <w:rsid w:val="00C4057F"/>
     <w:rsid w:val="00C45F70"/>
     <w:rsid w:val="00D503BC"/>
     <w:rsid w:val="00D5162D"/>
     <w:rsid w:val="00DA31D3"/>
+    <w:rsid w:val="00DD2262"/>
     <w:rsid w:val="00E47F7B"/>
     <w:rsid w:val="00EA124A"/>
     <w:rsid w:val="00EB2BBE"/>
     <w:rsid w:val="00EE5004"/>
     <w:rsid w:val="00FB6770"/>
     <w:rsid w:val="00FF5DEE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -5875,75 +5988,75 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>652</Words>
-  <Characters>4500</Characters>
+  <Words>653</Words>
+  <Characters>4510</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5142</CharactersWithSpaces>
+  <CharactersWithSpaces>5153</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kun-Olasz Rita</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_e32d0db1-7628-44ad-accb-aeccdfbe01c3_Enabled">
     <vt:lpwstr>true</vt:lpwstr>