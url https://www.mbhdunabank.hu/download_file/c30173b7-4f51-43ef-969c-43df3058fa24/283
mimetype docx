--- v1 (2026-09-11)
+++ v2 (2026-10-26)
@@ -1547,69 +1547,51 @@
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
               <w:ind w:left="174" w:hanging="174"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA124A">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Vállalom, hogy </w:t>
             </w:r>
             <w:r w:rsidR="00D503BC" w:rsidRPr="00EA124A">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">az MBH Duna Bank bankfiókjában, az Otthon Start Lakáshitel iránti kérelem befogadása és folyósítása közötti időszakban, a </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Lakáskassza Zrt. által forgalmazott lakás-előtakarékossági szerződést köt</w:t>
+              <w:t>az MBH Duna Bank bankfiókjában, az Otthon Start Lakáshitel iránti kérelem befogadása és folyósítása közötti időszakban, a Fundamenta Lakáskassza Zrt. által forgalmazott lakás-előtakarékossági szerződést köt</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA124A">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ök </w:t>
             </w:r>
             <w:r w:rsidR="00D503BC" w:rsidRPr="00EA124A">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>és a megtakarítási időszak alatt a betétbefizetési kötelezettség</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA124A">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>emnek</w:t>
             </w:r>
@@ -2073,69 +2055,51 @@
             <w:tcW w:w="7607" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="275854AE" w14:textId="54E12911" w:rsidR="0077682E" w:rsidRPr="00EA124A" w:rsidRDefault="0077682E" w:rsidP="00662484">
             <w:pPr>
               <w:pStyle w:val="Listaszerbekezds"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="174" w:hanging="174"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA124A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vállalom, hogy az MBH Duna Bank bankfiókjában, az Otthon Start Lakáshitel iránti kérelem befogadása és folyósítása közötti időszakban, a </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Lakáskassza Zrt. által forgalmazott lakás-előtakarékossági szerződést kötök és a megtakarítási időszak alatt a betétbefizetési kötelezettségemnek szerződésszerűen eleget teszek.</w:t>
+              <w:t>Vállalom, hogy az MBH Duna Bank bankfiókjában, az Otthon Start Lakáshitel iránti kérelem befogadása és folyósítása közötti időszakban, a Fundamenta Lakáskassza Zrt. által forgalmazott lakás-előtakarékossági szerződést kötök és a megtakarítási időszak alatt a betétbefizetési kötelezettségemnek szerződésszerűen eleget teszek.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="270CE9C3" w14:textId="1F600EA1" w:rsidR="0077682E" w:rsidRPr="00EA124A" w:rsidRDefault="0077682E" w:rsidP="0077682E">
             <w:pPr>
               <w:pStyle w:val="Listaszerbekezds"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="174"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA124A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
@@ -2481,51 +2445,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA124A">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Alulírott Igénylő1 / Igénylő2 tudomásul veszem, hogy a Bank az Akció1 / Akció2 / Akció3 szerinti egyösszegű jóváírást az Otthon Start lakáshitel folyósítását (részfolyósítás esetében az első folyósítását) követő 2. hónap végéig, a Banknál vezetett, a kölcsönszerződésben a hitel folyósítására/törlesztésére megjelölt lakossági forint fizetési számlán bocsátja rendelkezésre. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA124A" w:rsidRPr="00EA124A" w14:paraId="7FABBDEA" w14:textId="77777777" w:rsidTr="00FB6770">
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27E7B8DD" w14:textId="2C4840BA" w:rsidR="00881D26" w:rsidRPr="00EA124A" w:rsidRDefault="0077682E" w:rsidP="00FB6770">
+          <w:p w14:paraId="27E7B8DD" w14:textId="52E5260B" w:rsidR="00881D26" w:rsidRPr="00EA124A" w:rsidRDefault="0077682E" w:rsidP="00FB6770">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA124A">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Alulírott Igénylő1 / Igénylő2 tudomásul veszem, hogy az Akció1. / Akció2. / Akció3. </w:t>
             </w:r>
             <w:r w:rsidR="00DD2262" w:rsidRPr="00F93B5E">
               <w:rPr>
                 <w:color w:val="002060"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>visszavonásig, de leg</w:t>
             </w:r>
@@ -2543,85 +2507,76 @@
                 <w:color w:val="002060"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DD2262" w:rsidRPr="00A454EF">
               <w:rPr>
                 <w:color w:val="002060"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
             <w:r w:rsidR="00DD2262" w:rsidRPr="007D324A">
               <w:rPr>
                 <w:color w:val="002060"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00DD2262" w:rsidRPr="00571E04">
+            <w:r w:rsidR="00AB5557">
               <w:rPr>
                 <w:color w:val="002060"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:t>0</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DD2262">
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2262" w:rsidRPr="00571E04">
               <w:rPr>
                 <w:color w:val="002060"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:t>9</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DD2262" w:rsidRPr="00571E04">
+              <w:t>.3</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB5557">
               <w:rPr>
                 <w:color w:val="002060"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:t>.3</w:t>
-[...8 lines deleted...]
-              <w:t>0</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00DD2262" w:rsidRPr="007D324A">
               <w:rPr>
                 <w:color w:val="002060"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>-ig</w:t>
             </w:r>
             <w:r w:rsidR="00DD2262" w:rsidRPr="00571E04">
               <w:rPr>
                 <w:color w:val="002060"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA124A">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>befogadott kérelmek vonatkozásában érvényes. A Bank által befogadott kölcsönigénylésnek minősül a Bank által átvett, hiánytalan hiteligénylés.</w:t>
@@ -4529,101 +4484,103 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="929118523">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="529415711">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2043287271">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="661473135">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1947036987">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E34D3"/>
     <w:rsid w:val="00037C46"/>
+    <w:rsid w:val="0009639F"/>
     <w:rsid w:val="000D4BC3"/>
     <w:rsid w:val="001E34D3"/>
     <w:rsid w:val="0020414C"/>
     <w:rsid w:val="00297F92"/>
     <w:rsid w:val="00401077"/>
     <w:rsid w:val="00457BB2"/>
     <w:rsid w:val="00482B8B"/>
     <w:rsid w:val="004A0D5E"/>
     <w:rsid w:val="004F2F94"/>
     <w:rsid w:val="005438C7"/>
     <w:rsid w:val="00561896"/>
     <w:rsid w:val="00662484"/>
     <w:rsid w:val="006A5ACD"/>
     <w:rsid w:val="007053E7"/>
     <w:rsid w:val="00724AD3"/>
     <w:rsid w:val="007610A2"/>
     <w:rsid w:val="007671B3"/>
     <w:rsid w:val="007678AF"/>
     <w:rsid w:val="0077682E"/>
     <w:rsid w:val="0079478E"/>
     <w:rsid w:val="00881D26"/>
     <w:rsid w:val="008A353E"/>
     <w:rsid w:val="008B1128"/>
     <w:rsid w:val="009D3CC4"/>
+    <w:rsid w:val="00AB5557"/>
     <w:rsid w:val="00AE051C"/>
     <w:rsid w:val="00B57DB2"/>
     <w:rsid w:val="00B91719"/>
     <w:rsid w:val="00C4057F"/>
     <w:rsid w:val="00C45F70"/>
     <w:rsid w:val="00D503BC"/>
     <w:rsid w:val="00D5162D"/>
     <w:rsid w:val="00DA31D3"/>
     <w:rsid w:val="00DD2262"/>
     <w:rsid w:val="00E47F7B"/>
     <w:rsid w:val="00EA124A"/>
+    <w:rsid w:val="00EA6C85"/>
     <w:rsid w:val="00EB2BBE"/>
     <w:rsid w:val="00EE5004"/>
     <w:rsid w:val="00FB6770"/>
     <w:rsid w:val="00FF5DEE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>