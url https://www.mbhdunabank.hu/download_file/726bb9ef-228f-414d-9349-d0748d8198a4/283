--- v0 (2026-07-26)
+++ v1 (2026-10-27)
@@ -1025,147 +1025,119 @@
           </w:tcPr>
           <w:p w14:paraId="5BD29A98" w14:textId="77777777" w:rsidR="00BC7672" w:rsidRPr="001077E4" w:rsidRDefault="00BC7672" w:rsidP="00286915">
             <w:pPr>
               <w:spacing w:after="16" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001077E4">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39819A40" w14:textId="5E62A5FD" w:rsidR="00BC7672" w:rsidRPr="001077E4" w:rsidRDefault="00BC7672" w:rsidP="00286915">
+          <w:p w14:paraId="39819A40" w14:textId="0E72069C" w:rsidR="00BC7672" w:rsidRPr="001077E4" w:rsidRDefault="00BC7672" w:rsidP="00286915">
             <w:pPr>
               <w:spacing w:after="16" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001077E4">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Piaci kamatozású, 5 éves </w:t>
-[...13 lines deleted...]
-              <w:t>10 éves kamatperiódusú lakáscélú jelzáloghitel igényléséhez</w:t>
+              <w:t>Piaci kamatozású lakáscélú jelzáloghitel igényléséhez</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F963A2" w:rsidRPr="001077E4" w14:paraId="46757C86" w14:textId="77777777" w:rsidTr="001077E4">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51CB1A69" w14:textId="2C897948" w:rsidR="00F963A2" w:rsidRPr="001077E4" w:rsidRDefault="00696904" w:rsidP="00286915">
             <w:pPr>
               <w:spacing w:after="16" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001077E4">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77C11CA9" w14:textId="0986D007" w:rsidR="00F963A2" w:rsidRPr="001077E4" w:rsidRDefault="00F963A2" w:rsidP="00286915">
+          <w:p w14:paraId="77C11CA9" w14:textId="47744E23" w:rsidR="00F963A2" w:rsidRPr="001077E4" w:rsidRDefault="00F963A2" w:rsidP="00286915">
             <w:pPr>
               <w:spacing w:after="16" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001077E4">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Piaci kamatozású, 5 éves </w:t>
-[...13 lines deleted...]
-              <w:t>10 éves kamatperiódusú szabadfelhasználású jelzáloghitel igényléséhez</w:t>
+              <w:t>Piaci kamatozású szabadfelhasználású jelzáloghitel igényléséhez</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="041C8DC0" w14:textId="77777777" w:rsidR="00BC7672" w:rsidRPr="001077E4" w:rsidRDefault="00BC7672" w:rsidP="00BC7672">
       <w:pPr>
         <w:spacing w:after="16" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="509DBA01" w14:textId="572E4702" w:rsidR="005F5A0D" w:rsidRPr="001077E4" w:rsidRDefault="00AF3905">
       <w:pPr>
         <w:spacing w:line="308" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
@@ -2066,141 +2038,76 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="007910EF">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8926" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77AF0026" w14:textId="7A18C57F" w:rsidR="00E313FC" w:rsidRPr="007910EF" w:rsidRDefault="00E313FC" w:rsidP="00286915">
+          <w:p w14:paraId="77AF0026" w14:textId="53E668C9" w:rsidR="00E313FC" w:rsidRPr="007910EF" w:rsidRDefault="00E313FC" w:rsidP="00286915">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="68" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007910EF">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Nyilatkozom/nyilatkozunk, hogy az MBH DUNA BANK fiókjában </w:t>
             </w:r>
-            <w:r w:rsidRPr="007910EF">
+            <w:r w:rsidR="009F0EBF">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024. április </w:t>
-[...64 lines deleted...]
-              <w:t>. után megkötött</w:t>
+              <w:t>megkötött</w:t>
             </w:r>
             <w:r w:rsidRPr="007910EF">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> a </w:t>
             </w:r>
             <w:r w:rsidRPr="007910EF">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CIG Pannónia Első Magyar Általános Biztosító Zrt.</w:t>
             </w:r>
             <w:r w:rsidRPr="007910EF">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -2765,147 +2672,82 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8930" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F852F46" w14:textId="73B25423" w:rsidR="00511087" w:rsidRPr="007910EF" w:rsidRDefault="00511087" w:rsidP="00211D51">
+          <w:p w14:paraId="4F852F46" w14:textId="494EB937" w:rsidR="00511087" w:rsidRPr="007910EF" w:rsidRDefault="00511087" w:rsidP="00211D51">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656E2B">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nyilatkozom/nyilatkozunk, hogy az MBH DUNA BANK fiókjában</w:t>
             </w:r>
             <w:r w:rsidR="001F177E">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001F177E" w:rsidRPr="007910EF">
+            <w:r w:rsidR="001F177E">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024. április </w:t>
-[...64 lines deleted...]
-              <w:t>. után megkötött</w:t>
+              <w:t>megkötött</w:t>
             </w:r>
             <w:r w:rsidRPr="00656E2B">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00656E2B">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">a </w:t>
             </w:r>
             <w:r w:rsidRPr="00656E2B">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CIG Pannónia Első Magyar Általános Biztosító Zrt.</w:t>
@@ -3297,51 +3139,73 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001077E4">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>. hónap</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001077E4">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> ….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001077E4">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">. nap </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C6B192" w14:textId="0088AAC7" w:rsidR="005F5A0D" w:rsidRPr="001077E4" w:rsidRDefault="005F5A0D">
+    <w:p w14:paraId="53C6B192" w14:textId="0088AAC7" w:rsidR="005F5A0D" w:rsidRDefault="005F5A0D">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="492234C3" w14:textId="77777777" w:rsidR="00857E1F" w:rsidRDefault="00857E1F">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EA5568B" w14:textId="77777777" w:rsidR="00857E1F" w:rsidRPr="001077E4" w:rsidRDefault="00857E1F">
       <w:pPr>
         <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="089718F7" w14:textId="77777777" w:rsidR="005F5A0D" w:rsidRPr="001077E4" w:rsidRDefault="00AF3905">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="2193"/>
           <w:tab w:val="center" w:pos="6801"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001077E4">
         <w:rPr>
@@ -3583,51 +3447,51 @@
     <w:r w:rsidR="00150769">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>kamatkedvezmény</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="00150769">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> valamint induló költség-és díjkedvezmény igényléséhez</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5D33F601" w14:textId="77777777" w:rsidR="00232333" w:rsidRPr="00211D51" w:rsidRDefault="00232333">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:rPr>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3C4D53E4" w14:textId="5D3FBDED" w:rsidR="00150769" w:rsidRDefault="00232333" w:rsidP="00211D51">
+  <w:p w14:paraId="3C4D53E4" w14:textId="73AC2E4F" w:rsidR="00150769" w:rsidRDefault="00232333" w:rsidP="00211D51">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9214"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -3635,194 +3499,218 @@
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00150769">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>É</w:t>
     </w:r>
     <w:r w:rsidR="00150769" w:rsidRPr="00D21116">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">rvényes: </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>2025.</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00857E1F">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00857E1F">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>10</w:t>
     </w:r>
     <w:r w:rsidR="00A415CD">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>09.01</w:t>
+      <w:t>.01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>-től</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="105768EC" w14:textId="77777777" w:rsidR="00945C0F" w:rsidRDefault="00945C0F" w:rsidP="00211D51">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9214"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005F5A0D"/>
     <w:rsid w:val="00002CD2"/>
     <w:rsid w:val="000A7263"/>
     <w:rsid w:val="000A7BF4"/>
     <w:rsid w:val="000A7F2A"/>
     <w:rsid w:val="000E0580"/>
     <w:rsid w:val="001077E4"/>
     <w:rsid w:val="00130892"/>
     <w:rsid w:val="00150769"/>
     <w:rsid w:val="00165548"/>
     <w:rsid w:val="00191361"/>
     <w:rsid w:val="001F177E"/>
     <w:rsid w:val="00211D51"/>
     <w:rsid w:val="00232333"/>
     <w:rsid w:val="002770E1"/>
+    <w:rsid w:val="00296C1B"/>
     <w:rsid w:val="002F54CC"/>
     <w:rsid w:val="0031224E"/>
     <w:rsid w:val="003354E1"/>
     <w:rsid w:val="00377300"/>
     <w:rsid w:val="00381698"/>
     <w:rsid w:val="003E64E0"/>
     <w:rsid w:val="00444701"/>
     <w:rsid w:val="00454CBB"/>
     <w:rsid w:val="004B2F4F"/>
     <w:rsid w:val="004D4308"/>
     <w:rsid w:val="00511087"/>
     <w:rsid w:val="00511892"/>
     <w:rsid w:val="00582852"/>
     <w:rsid w:val="005959A9"/>
     <w:rsid w:val="005C06F5"/>
     <w:rsid w:val="005F5A0D"/>
     <w:rsid w:val="00654178"/>
     <w:rsid w:val="006562E7"/>
     <w:rsid w:val="00662831"/>
     <w:rsid w:val="00696904"/>
     <w:rsid w:val="006E1C53"/>
     <w:rsid w:val="006E4E1E"/>
     <w:rsid w:val="00711CE7"/>
     <w:rsid w:val="00760966"/>
     <w:rsid w:val="00772467"/>
     <w:rsid w:val="00782B71"/>
     <w:rsid w:val="007910EF"/>
     <w:rsid w:val="007A5672"/>
     <w:rsid w:val="00801CE9"/>
     <w:rsid w:val="00833077"/>
+    <w:rsid w:val="00857E1F"/>
     <w:rsid w:val="008730DD"/>
     <w:rsid w:val="008B10A2"/>
     <w:rsid w:val="008C2F7B"/>
     <w:rsid w:val="00941940"/>
     <w:rsid w:val="00945C0F"/>
     <w:rsid w:val="009A5ECC"/>
     <w:rsid w:val="009F0EBF"/>
     <w:rsid w:val="009F5EF7"/>
     <w:rsid w:val="00A40DE2"/>
     <w:rsid w:val="00A415CD"/>
     <w:rsid w:val="00A6125B"/>
     <w:rsid w:val="00AA4E1B"/>
     <w:rsid w:val="00AF3905"/>
     <w:rsid w:val="00B20DF1"/>
     <w:rsid w:val="00B24974"/>
     <w:rsid w:val="00B516B4"/>
     <w:rsid w:val="00B71032"/>
     <w:rsid w:val="00B86AE1"/>
     <w:rsid w:val="00BA5E27"/>
     <w:rsid w:val="00BA7C2F"/>
     <w:rsid w:val="00BC7672"/>
     <w:rsid w:val="00CC53DF"/>
     <w:rsid w:val="00CE33CA"/>
     <w:rsid w:val="00D2045D"/>
     <w:rsid w:val="00D21116"/>
     <w:rsid w:val="00D5162D"/>
     <w:rsid w:val="00D52174"/>
     <w:rsid w:val="00DB5F6A"/>
     <w:rsid w:val="00DD2A0B"/>
     <w:rsid w:val="00E029F3"/>
     <w:rsid w:val="00E03EAB"/>
     <w:rsid w:val="00E13305"/>
     <w:rsid w:val="00E2687D"/>
     <w:rsid w:val="00E313FC"/>
     <w:rsid w:val="00EA73F0"/>
     <w:rsid w:val="00EB1BC5"/>
     <w:rsid w:val="00EB480A"/>
     <w:rsid w:val="00EB5A06"/>
     <w:rsid w:val="00EC3F33"/>
     <w:rsid w:val="00F222B1"/>
     <w:rsid w:val="00F52F61"/>
     <w:rsid w:val="00F753A5"/>
+    <w:rsid w:val="00F90CE3"/>
     <w:rsid w:val="00F963A2"/>
     <w:rsid w:val="00FC0F40"/>
     <w:rsid w:val="00FE34B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -4689,75 +4577,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFAEC8A0-4A77-4392-B6B7-65250AE67B8C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>546</Words>
-  <Characters>3774</Characters>
+  <Words>513</Words>
+  <Characters>3545</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
+  <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4312</CharactersWithSpaces>
+  <CharactersWithSpaces>4050</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tóth Andrea</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_e32d0db1-7628-44ad-accb-aeccdfbe01c3_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>