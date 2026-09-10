--- v0 (2026-07-26)
+++ v1 (2026-09-10)
@@ -2,22400 +2,7319 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="14365" w:type="dxa"/>
-[...12 lines deleted...]
-        </w:tblCellMar>
+        <w:tblStyle w:val="Rcsostblzat"/>
+        <w:tblW w:w="15096" w:type="dxa"/>
+        <w:tblInd w:w="38" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6521"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3709"/>
+        <w:gridCol w:w="3994"/>
+        <w:gridCol w:w="7276"/>
+        <w:gridCol w:w="3826"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009646C3" w:rsidRPr="00241085" w14:paraId="069A01DD" w14:textId="77777777" w:rsidTr="005D6D45">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00307B10" w14:paraId="51F327A7" w14:textId="77777777" w:rsidTr="00682302">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6521" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="4144" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0032558E" w14:textId="77777777" w:rsidR="009646C3" w:rsidRPr="00241085" w:rsidRDefault="00AF3762" w:rsidP="00241085">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="74DA18DA" w14:textId="27E9A788" w:rsidR="00307B10" w:rsidRDefault="00307B10" w:rsidP="00307B10">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
-              <w:t>Szerződött partner (Közvetítő ) neve</w:t>
-[...8 lines deleted...]
-              <w:t>/székhely</w:t>
+              <w:t>Szerződött partner (Közvetítő ) neve/székhely</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4135" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="7126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2608C61C" w14:textId="77777777" w:rsidR="009646C3" w:rsidRPr="00241085" w:rsidRDefault="009646C3" w:rsidP="00AF3762">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6DF86232" w14:textId="49CCDC48" w:rsidR="00307B10" w:rsidRDefault="00307B10" w:rsidP="00307B10">
             <w:r w:rsidRPr="00241085">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t xml:space="preserve">Közvetítő cég neve/közvetítő </w:t>
             </w:r>
-            <w:r w:rsidR="00AF3762">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>partner (ügynök) neve</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3709" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="3826" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39A4E961" w14:textId="77777777" w:rsidR="009646C3" w:rsidRPr="00241085" w:rsidRDefault="005F31CC" w:rsidP="008833C0">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6CDC13DE" w14:textId="532B81C2" w:rsidR="00307B10" w:rsidRDefault="00307B10" w:rsidP="00307B10">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>Felügyeleti azonosító</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A11C2" w:rsidRPr="00241085" w14:paraId="43AF1F66" w14:textId="77777777" w:rsidTr="005D6D45">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00307B10" w14:paraId="3ED056EF" w14:textId="77777777" w:rsidTr="00682302">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6521" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="4144" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D4623AC" w14:textId="77777777" w:rsidR="000A11C2" w:rsidRPr="00241085" w:rsidRDefault="005F31CC" w:rsidP="000A11C2">
+          <w:p w14:paraId="09D49EC7" w14:textId="00F649DD" w:rsidR="00307B10" w:rsidRDefault="00307B10" w:rsidP="00307B10">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+              <w:t>Bankmonitor Partner Kft /1037 Budapest, Montevideo utca 16/B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7126" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="6900" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="70" w:type="dxa"/>
+                <w:right w:w="70" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="6900"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="4DCE7093" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="7189C81A" w14:textId="25FB4823" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Simon Dávid EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="35B9B481" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="03C19D3C" w14:textId="29AAD375" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>DIKO Gazdasági Tanácsadó és Szolgáltató Kft/Pergerné Fehér Ildikó</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="5039A241" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="304E8B10" w14:textId="35B97321" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Alappillér BHF Bt/Fazekas József Gézáné</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="3446C46F" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4E126F5B" w14:textId="79F16490" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Pál Hajnalka EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="5B6F4D30" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="19EAB004" w14:textId="2B3A53BC" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Pataki Tiborné EV/Balogh-Kiss Gyöngyvér</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="5568DC04" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="57F10C11" w14:textId="7A7425F7" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Hegyesiné Nagy Katalin Margit EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="0ABF5E14" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="32CD5840" w14:textId="66C3186A" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Szatmári Tamás </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Isván</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="1F6E3D02" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6A88DC09" w14:textId="5E0F6A2D" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Bugyelláris Kft/Kiszer-Ozorák Bernadett</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="71E5B03B" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6327333E" w14:textId="2CE7808C" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Brilliant</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Answer</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Kft/</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Fogáné</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Katona Ildikó</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="7DEFA4DC" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="13A6B80E" w14:textId="26A60EC8" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>S. N. Z. -</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Form</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">  Bt/</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Podolák</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Zoltán</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="7404B9A5" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6D947977" w14:textId="32080191" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Kocsmárszky</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Kamilla Heléna EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="2D42A977" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="7452F30A" w14:textId="08608A1F" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Masscredit</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Kft/Szabó Márta Melinda</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="57E963A0" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="716C042F" w14:textId="52937D93" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Golden </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Deer</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Üzletviteli Tanácsadó Kft/Juhász Anita</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="24A104B5" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2F9FE856" w14:textId="20497DAE" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>"TI-</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>PO"Építőipari</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Kft/DR. </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Móró</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Gábor</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="054CF9EA" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="503E68F2" w14:textId="1AD91F5E" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>MortgageMonitor</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Kft/ Kovács Tamás</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="54D0B2FF" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="751C2BFE" w14:textId="6F5CE46F" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Adamagent</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Kft/Szabó Ida Beáta</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="0C349645" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="656FC710" w14:textId="7693A012" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Dudás Éva Katalin EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="2FADD20D" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5875864B" w14:textId="38075ABD" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Németh Hajnalka Katalin EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="0EC5183C" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="3A5FF84B" w14:textId="25D4D1AF" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">West </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Side</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Color</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Kft/</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Kompis-Fuhrmann</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Diána</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="2FEF9A7F" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="3A3F781C" w14:textId="03EDB20F" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Péntek Rita EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="1D61021E" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1606C930" w14:textId="06758EB5" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Berta </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Lízia</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Nóra</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="2E0B9249" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2D9AFDE9" w14:textId="2E751FF4" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Nácz</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Attila Miklós EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="19C028ED" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0CF7CEAB" w14:textId="639325C5" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Szilágyiné</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Polgár Gabriella EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="121871FD" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="7BEEC56A" w14:textId="312EA38A" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Benedek Dávid EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="12EB414A" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4ED9C1C3" w14:textId="162ECCDC" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Bakonyi László EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="0625A6CD" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6634797D" w14:textId="704984E0" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Szipli</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Norbert EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="64EAF177" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6D7CB9A5" w14:textId="030EB292" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="3CDBDFDB" w14:textId="77777777" w:rsidR="00307B10" w:rsidRPr="00241085" w:rsidRDefault="00307B10" w:rsidP="00307B10">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3826" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="2800" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="70" w:type="dxa"/>
+                <w:right w:w="70" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="2800"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="65335001" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="655ABDE1" w14:textId="11F2B1A7" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>57198679</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="68631BCE" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="7C912C72" w14:textId="64384CA3" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>12121663</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="3FEC28EE" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="3D2E9A8F" w14:textId="78C05039" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>25454901</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="10CAFD14" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="61EB0927" w14:textId="1DAA9889" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>67731080</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="16527897" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="565BAEEC" w14:textId="0CCE8A23" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>24290353</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="298DEA39" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="74E8FF0F" w14:textId="19E7D51B" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>24290353</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="15F193F4" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="445F4547" w14:textId="58AE6C98" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>24290353</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="1130824F" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6FC5C557" w14:textId="3BE016C2" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>29263983</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="66C8AA27" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0D03D32A" w14:textId="10AA6A2B" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>2633960</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="6938E108" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="3B348757" w14:textId="45FC6B75" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>24290353</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="0163E3F5" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="461DD43C" w14:textId="1D7980A4" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>24290353</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="048840B9" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="702CDF87" w14:textId="5870B11A" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>32662973</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="5F9141D0" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="7A27AFD4" w14:textId="1F61562D" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>26283463</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="4A9E7B89" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6296B4AF" w14:textId="7FCFED98" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>12378274</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="45A05116" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="3CF60811" w14:textId="3007B46B" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>25454901</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="4C8DB788" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="32539BD3" w14:textId="72B9A212" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>25165649</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="29DA1A18" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="73C6B9FD" w14:textId="403362E9" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>59183217</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="2644ACF9" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2F27D5E0" w14:textId="06524319" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>69126097</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="7BF402A6" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="33AC8195" w14:textId="0D9FC0F2" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>32642425</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="0B0A57CF" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5B168C1F" w14:textId="26B146FD" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>68195845</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="2C84131A" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="26D74BCF" w14:textId="7FE655E1" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>55625380</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="0B0B20B1" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="61DD8A2F" w14:textId="4B01C8EC" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>67401790</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="0ECC06FE" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="44F1E431" w14:textId="1B01EA2B" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>24290353</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="3E7E80AC" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4434F3EC" w14:textId="7D5B3507" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>24290353</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="28F90A3B" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="161B1B75" w14:textId="4F59D1B5" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>32662973</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="27FE580B" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="750A5225" w14:textId="73AD842C" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>26283463</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="69ABB8CB" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6384688C" w14:textId="09215584" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="5A27AACD" w14:textId="77777777" w:rsidR="00307B10" w:rsidRDefault="00307B10" w:rsidP="00307B10">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00307B10" w14:paraId="7AD2B1CC" w14:textId="77777777" w:rsidTr="00682302">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4144" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E816AF" w14:textId="77777777" w:rsidR="00307B10" w:rsidRDefault="00307B10" w:rsidP="007562FB">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Szerződött partner (Közvetítő ) neve/székhely</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CBB0E32" w14:textId="77777777" w:rsidR="00307B10" w:rsidRDefault="00307B10" w:rsidP="007562FB">
+            <w:r w:rsidRPr="00241085">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Közvetítő cég neve/közvetítő </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+              <w:t>partner (ügynök) neve</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3826" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1C46BD" w14:textId="77777777" w:rsidR="00307B10" w:rsidRDefault="00307B10" w:rsidP="007562FB">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+              <w:t>Felügyeleti azonosító</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00307B10" w14:paraId="11B2C1AC" w14:textId="77777777" w:rsidTr="00682302">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4144" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B57F33" w14:textId="695FA42A" w:rsidR="00307B10" w:rsidRDefault="00307B10" w:rsidP="007562FB">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>Expert</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kft/</w:t>
             </w:r>
             <w:r w:rsidRPr="005F31CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>1143 Budapest, Stefánia út 16. Mf. 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4135" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="7126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="66D353A6" w14:textId="77777777" w:rsidR="000A11C2" w:rsidRPr="00241085" w:rsidRDefault="000A11C2" w:rsidP="000A11C2">
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="6900" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="70" w:type="dxa"/>
+                <w:right w:w="70" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="6900"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="76B88F21" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="501CAA28" w14:textId="501925CB" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Scream</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> 2003 Kft/Lampert László</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="415CD8DD" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2157D396" w14:textId="77A3AD94" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> S-Fit Capital Kft/Dr. Fekete Bálint</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="54485DE8" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="21F8790B" w14:textId="0A53194A" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Bese-Lénárt Judit Tímea EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="0A79B45C" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="77476EFC" w14:textId="18D8A24B" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Bús Szabolcs EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="3FFF3C5E" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="7A08D5CE" w14:textId="4F8DD3FE" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Szabó-</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Kasornya</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Dávid EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="6586B1D3" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="3DBBB7CB" w14:textId="22D57E10" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Papp Ferenc EV/ Papp Erzsébet</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="4A8B0430" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="7B60C5A3" w14:textId="2ADB1E6C" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Óvár Alkusz Kft/ Farkas Miklós</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="0ECE2778" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="522C7696" w14:textId="0E429EAF" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Becskereki</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Zsolt EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="716BD877" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="15CCEB4E" w14:textId="05238B11" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>KKV-Szektor Kft/</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Bodoki</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Éva Veronika</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="58F19CA9" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="515C31DC" w14:textId="2F54558C" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Sipos László EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="4089960B" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4813F422" w14:textId="510FBAA6" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Juhász Attila EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="3CBFD291" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="794DE7BA" w14:textId="1B4CDF40" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Dan-Süle Edina EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="1576D4D6" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="25FDD23A" w14:textId="552148E0" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Király Anna Katalin</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="63E252EC" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0ACFE073" w14:textId="01AFE48D" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Koncz Péter</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="5901088D" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="7C941BF2" w14:textId="4612AFCE" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Léstyán</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Emese</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="1F692297" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="17B1E9F5" w14:textId="592B5287" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Peti Gellért</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="5BA7FD91" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="330"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1F60B261" w14:textId="0AE67F38" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Tóbi</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Annamária EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="596AF635" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="330"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="56B784B5" w14:textId="0E052716" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Oláh Zoltán EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="423BE2A5" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="330"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="77744304" w14:textId="39EC8044" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Barócsi Andrea EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="5F792F39" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0E72A6E4" w14:textId="707AE734" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Left</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Handed</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Star Bt/ Dr. Rostáné Csillag Judit </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="229A0DDB" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="471598F7" w14:textId="6C7757B9" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Orthné</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Gábor Ildikó Anna EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="5655ABC4" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0B124109" w14:textId="3168FC09" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>B&amp;J N Egység Kft/Czeglédi Mária Csilla</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="5F5701E3" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2FAB7291" w14:textId="594029A2" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Egyszerű Pénz Kft/</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Andrejcsik</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Gábor</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="45E67398" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="27F039CF" w14:textId="025F909B" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Albert Veronika EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="13871012" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="34ED6D4E" w14:textId="289E2419" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Gábor László EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="3756EA16" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="3F8047FF" w14:textId="6F34ED5D" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Linninger</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Milán EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="0AB89A59" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1C5F2FC7" w14:textId="27BDBD86" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>Vipa</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Consulting Kft/Vincze Patrik</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="694FA040" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6705EC85" w14:textId="22F0D1E2" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Rigóné Csontos Marianna Ilona EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="24D1F548" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2EC3B3B5" w14:textId="0CF7A550" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Patkó Zoltán EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="2706C6BB" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="25BB8C6C" w14:textId="3ACBA4B2" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>V&amp;R Tanácsadó Kft/ Rácz Miklós</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="6424EA12" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4A02AFF3" w14:textId="31B416EE" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Bauspar</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Invest</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Kft/Tamás Ádám</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="3A8B3FC4" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="7734AAD9" w14:textId="0F89E879" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Pénzboszi Kft/Kertész Ildikó Judit</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="04AF984B" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0B1A22A4" w14:textId="25ABCF6B" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Farkas János Tamás EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="36E4F1A9" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5F7216E3" w14:textId="193E6C10" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Kállói </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Car</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Wash</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Kft/Joó Gergely</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="0EC0FEF5" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0817A927" w14:textId="290029F2" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>V&amp;R Tanácsadó Kft/alkalmazott Viola Eszter</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="679F508A" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1D01C2EA" w14:textId="28BDC570" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Csuti-Janák Kriszta EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00091FC4" w14:paraId="1DCBD7E3" w14:textId="77777777" w:rsidTr="00091FC4">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="65E1AD8D" w14:textId="6CDA79CA" w:rsidR="00264EA2" w:rsidRPr="00091FC4" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Selyem Zsolt EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="31DD8E30" w14:textId="77777777" w:rsidR="00307B10" w:rsidRPr="00241085" w:rsidRDefault="00307B10" w:rsidP="007562FB">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...56 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...34 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4135" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="3826" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3217C561" w14:textId="77777777" w:rsidR="000A11C2" w:rsidRPr="00241085" w:rsidRDefault="000A11C2" w:rsidP="000A11C2">
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="2800" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="70" w:type="dxa"/>
+                <w:right w:w="70" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="2800"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="24F02D22" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="3014B1A7" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>13072933</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="7E9F307D" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2D00468C" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>25469709</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="6AD48F0F" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="3C141E20" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>69653704</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="2FA9C336" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="77811FB1" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>65385810</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="490F2137" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1EB2B67A" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>66663113</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="392A5D39" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="647A0BFA" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>69075018</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="28BCBBC7" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="294720A9" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>13581613</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="23449C76" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6B7C8699" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>62547299</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="3626FBB5" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1A331E88" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>23510696</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="774CEF1D" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1093205B" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>62109709</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="4B415057" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="DCE6F1"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5D7E243E" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>65021749</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="490DD3E8" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="23B3F013" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>66835758</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="096DF3B5" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="32873E4E" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>68524942</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="413E4AC1" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5A2B1129" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>60350882</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="1911EE38" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0DC6A76E" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>67904585</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="154AF1F3" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5FECAA37" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>55476818</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="22A8CD8D" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="330"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="7730B551" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>68744391</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="49A565D5" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="330"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="40E26E11" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>48935618</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="669CEFB0" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="330"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6940662E" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>57129866</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="0F283F4E" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="330"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2DA4323E" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>26142995</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="316E98DF" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="16115174" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>67701447</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="359A9A75" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="7AEB72A8" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>24376121</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="157A2007" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="07244510" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>28999418</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="5F7FB7F4" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="092B5C47" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>68521798</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="22415990" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="41C0F344" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>57631862</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="19747450" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4015A555" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>69409608</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="2390D2AA" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="239EF103" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>32447316</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="29583F59" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="05EE7DAE" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>65334041</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="73136135" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="39830995" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>68918866</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="13D2E195" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4985246A" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>32672037</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="4CD5FA9B" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1C24DA43" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>28985958</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="2565B53B" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="47FBE3F9" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>32568130</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="23935477" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="49E64FE1" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>69634305</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="5ED259E5" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="661C1805" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>26650038</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="25D931C1" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="46CF9D7A" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>32672037</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="4B001B71" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="18568A30" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>91628220</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00264EA2" w14:paraId="7FE812A3" w14:textId="77777777" w:rsidTr="00264EA2">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5E29AD3E" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRPr="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00264EA2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>91654292</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="1BA485EE" w14:textId="77777777" w:rsidR="00307B10" w:rsidRDefault="00307B10" w:rsidP="007562FB">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...56 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...94 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F90C90" w:rsidRPr="00241085" w14:paraId="77BD415A" w14:textId="77777777" w:rsidTr="005D6D45">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00307B10" w14:paraId="315118C8" w14:textId="77777777" w:rsidTr="00682302">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6521" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="4144" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="01DE1AED" w14:textId="77777777" w:rsidR="00F90C90" w:rsidRDefault="00F90C90" w:rsidP="000A11C2">
-[...1818 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="237B2BC9" w14:textId="77777777" w:rsidR="00307B10" w:rsidRDefault="00307B10" w:rsidP="007562FB">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Financial </w:t>
-[...3893 lines deleted...]
-              </w:rPr>
               <w:t>Szerződött partner (Közvetítő ) neve/székhely</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4135" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="7126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3270DEB0" w14:textId="77777777" w:rsidR="0003000D" w:rsidRPr="00241085" w:rsidRDefault="0003000D" w:rsidP="0003000D">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="474B7996" w14:textId="77777777" w:rsidR="00307B10" w:rsidRDefault="00307B10" w:rsidP="007562FB">
             <w:r w:rsidRPr="00241085">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t xml:space="preserve">Közvetítő cég neve/közvetítő </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>partner (ügynök) neve</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3709" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="3826" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2F1BCA80" w14:textId="77777777" w:rsidR="0003000D" w:rsidRDefault="0003000D" w:rsidP="0003000D">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="358458D8" w14:textId="77777777" w:rsidR="00307B10" w:rsidRDefault="00307B10" w:rsidP="007562FB">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>Felügyeleti azonosító</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003000D" w:rsidRPr="00241085" w14:paraId="41500ACE" w14:textId="77777777" w:rsidTr="005D6D45">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00307B10" w14:paraId="6D61F196" w14:textId="77777777" w:rsidTr="00682302">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6521" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6948B22B" w14:textId="77777777" w:rsidR="0003000D" w:rsidRPr="00241085" w:rsidRDefault="0003000D" w:rsidP="0003000D">
+          <w:p w14:paraId="3C43A185" w14:textId="3AB7EC50" w:rsidR="00307B10" w:rsidRDefault="00307B10" w:rsidP="007562FB">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="hu-HU"/>
-[...1222 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
-              <w:t>Money Network Pénzügyi Közvetítő Kft/9700 Szombathely, Fő tér 36. 1. emelet</w:t>
+              <w:t xml:space="preserve">Financial </w:t>
             </w:r>
-          </w:p>
-[...14643 lines deleted...]
-            </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
-              <w:t>Grantis</w:t>
+              <w:t>Genie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...48 lines deleted...]
-              <w:t xml:space="preserve"> Ede utca földszint</w:t>
+              <w:t xml:space="preserve"> Kft/ 1053 Budapest Magyar u. 3. 1. emelet 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4106" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="7126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CB60ADF" w14:textId="75CA1E8C" w:rsidR="008A5763" w:rsidRPr="0079405B" w:rsidRDefault="008A5763" w:rsidP="008A5763">
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="6900" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="70" w:type="dxa"/>
+                <w:right w:w="70" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="6900"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00307B10" w14:paraId="518A7E00" w14:textId="77777777" w:rsidTr="00307B10">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="197C530B" w14:textId="7D11EB04" w:rsidR="00264EA2" w:rsidRPr="00307B10" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Rozmán Csaba</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00307B10" w14:paraId="1CA01A7D" w14:textId="77777777" w:rsidTr="00307B10">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="491097E5" w14:textId="385CBFC2" w:rsidR="00264EA2" w:rsidRPr="00307B10" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Horváth Ildikó EV </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00307B10" w14:paraId="34FC1D4F" w14:textId="77777777" w:rsidTr="00307B10">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4524EF46" w14:textId="6D7884DD" w:rsidR="00264EA2" w:rsidRPr="00307B10" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Positive</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Future</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Kft/Hatvany Tamás</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00307B10" w14:paraId="77EC1EF6" w14:textId="77777777" w:rsidTr="00307B10">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="46FD211D" w14:textId="3865E567" w:rsidR="00264EA2" w:rsidRPr="00307B10" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Gubacsi Ákos Bt</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00307B10" w14:paraId="3FA30945" w14:textId="77777777" w:rsidTr="00307B10">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="386CC3DF" w14:textId="028D3B70" w:rsidR="00264EA2" w:rsidRPr="00307B10" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Boruzs Erdős Tímea Terézia EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00307B10" w14:paraId="6DE4C827" w14:textId="77777777" w:rsidTr="00307B10">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6CA76BF0" w14:textId="22133FDF" w:rsidR="00264EA2" w:rsidRPr="00307B10" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Nagyné Simkó Andrea Katalin EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="09983F77" w14:textId="77777777" w:rsidR="00307B10" w:rsidRPr="00241085" w:rsidRDefault="00307B10" w:rsidP="007562FB">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:b/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3826" w:type="dxa"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="3600" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="70" w:type="dxa"/>
+                <w:right w:w="70" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3600"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00307B10" w14:paraId="3832D126" w14:textId="77777777" w:rsidTr="00307B10">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3600" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="00D64C1E" w14:textId="5307AFC7" w:rsidR="00264EA2" w:rsidRPr="00307B10" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>13997290</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00307B10" w14:paraId="439BE963" w14:textId="77777777" w:rsidTr="00307B10">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3600" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="108E7144" w14:textId="3C28119B" w:rsidR="00264EA2" w:rsidRPr="00307B10" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>67320082</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00307B10" w14:paraId="170ADB5D" w14:textId="77777777" w:rsidTr="00307B10">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3600" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4F5550D5" w14:textId="51561E68" w:rsidR="00264EA2" w:rsidRPr="00307B10" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>29032967</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00307B10" w14:paraId="6C1638E0" w14:textId="77777777" w:rsidTr="00307B10">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3600" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="168E4C6A" w14:textId="01433497" w:rsidR="00264EA2" w:rsidRPr="00307B10" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>29042454</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00307B10" w14:paraId="6E7AE5D2" w14:textId="77777777" w:rsidTr="00307B10">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3600" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2B90D653" w14:textId="1D805BB1" w:rsidR="00264EA2" w:rsidRPr="00307B10" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>48258311</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00307B10" w14:paraId="6869BB4F" w14:textId="77777777" w:rsidTr="00307B10">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3600" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="7BCFA7EA" w14:textId="1E5C4A72" w:rsidR="00264EA2" w:rsidRPr="00307B10" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>67961940</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="30C76B08" w14:textId="77777777" w:rsidR="00307B10" w:rsidRDefault="00307B10" w:rsidP="007562FB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00307B10" w14:paraId="3E0BCC28" w14:textId="77777777" w:rsidTr="00682302">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4144" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="77B5BA2D" w14:textId="77777777" w:rsidR="00307B10" w:rsidRDefault="00307B10" w:rsidP="007562FB">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:b/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
-              <w:t>Herendi Barbara EV</w:t>
+              <w:t>Szerződött partner (Közvetítő ) neve/székhely</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3738" w:type="dxa"/>
-[...9 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="7126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5ECBCA60" w14:textId="5BC4D194" w:rsidR="008A5763" w:rsidRPr="0079405B" w:rsidRDefault="00912BAB" w:rsidP="008A5763">
-[...1 lines deleted...]
-              <w:jc w:val="right"/>
+          <w:p w14:paraId="11B44CBB" w14:textId="77777777" w:rsidR="00307B10" w:rsidRDefault="00307B10" w:rsidP="007562FB">
+            <w:r w:rsidRPr="00241085">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:color w:val="000000"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">Közvetítő cég neve/közvetítő </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:color w:val="000000"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
-              <w:t>66208745</w:t>
+              <w:t>partner (ügynök) neve</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3826" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CF0697D" w14:textId="77777777" w:rsidR="00307B10" w:rsidRDefault="00307B10" w:rsidP="007562FB">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+              <w:t>Felügyeleti azonosító</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A5763" w14:paraId="7C016853" w14:textId="77777777" w:rsidTr="005D6D45">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00307B10" w14:paraId="0302A548" w14:textId="77777777" w:rsidTr="00682302">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6521" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="4144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1649FB5E" w14:textId="25E3F3DC" w:rsidR="008A5763" w:rsidRDefault="00B47601" w:rsidP="008A5763">
+          <w:p w14:paraId="18002E24" w14:textId="5B650B6C" w:rsidR="00307B10" w:rsidRDefault="00307B10" w:rsidP="007562FB">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>Grantis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
@@ -22419,1970 +7338,11518 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>Paulay</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ede utca földszint</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4106" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="7126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F3CF601" w14:textId="2FBD8D91" w:rsidR="008A5763" w:rsidRDefault="008A5763" w:rsidP="008A5763">
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="6900" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="70" w:type="dxa"/>
+                <w:right w:w="70" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="6900"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00307B10" w:rsidRPr="00307B10" w14:paraId="706EA380" w14:textId="77777777" w:rsidTr="00307B10">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="326F3C72" w14:textId="77777777" w:rsidR="00307B10" w:rsidRPr="00307B10" w:rsidRDefault="00307B10" w:rsidP="00307B10">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00307B10">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Premium </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00307B10">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>Portfolio</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00307B10">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> KFT/Kunstár András György</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="59F6D8E5" w14:textId="77777777" w:rsidR="00307B10" w:rsidRPr="00241085" w:rsidRDefault="00307B10" w:rsidP="007562FB">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:b/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...24 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3738" w:type="dxa"/>
-[...9 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="3826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50B64853" w14:textId="75BDAB0D" w:rsidR="008A5763" w:rsidRPr="0079405B" w:rsidRDefault="00912BAB" w:rsidP="008A5763">
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="3600" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="70" w:type="dxa"/>
+                <w:right w:w="70" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3600"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00307B10" w:rsidRPr="00307B10" w14:paraId="5EB0C581" w14:textId="77777777" w:rsidTr="00307B10">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3600" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="3EB91D95" w14:textId="77777777" w:rsidR="00307B10" w:rsidRPr="00307B10" w:rsidRDefault="00307B10" w:rsidP="00307B10">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00307B10">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>66208745</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="26870F93" w14:textId="77777777" w:rsidR="00307B10" w:rsidRDefault="00307B10" w:rsidP="007562FB">
             <w:pPr>
-              <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:color w:val="000000"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="48EFBB18" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="007562FB">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:color w:val="000000"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
-              <w:t>27762620</w:t>
-            </w:r>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="293926A3" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="007562FB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="677E1DDC" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="007562FB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E2AB87C" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="007562FB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54192410" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="007562FB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DEB9D69" w14:textId="77777777" w:rsidR="00264EA2" w:rsidRDefault="00264EA2" w:rsidP="007562FB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A5763" w14:paraId="4E9910EE" w14:textId="77777777" w:rsidTr="005D6D45">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00307B10" w14:paraId="2F12D036" w14:textId="77777777" w:rsidTr="00682302">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6521" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="4144" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="13E3B8FA" w14:textId="54200A77" w:rsidR="008A5763" w:rsidRDefault="00B47601" w:rsidP="008A5763">
-[...9 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w14:paraId="23992AF8" w14:textId="77777777" w:rsidR="00307B10" w:rsidRDefault="00307B10" w:rsidP="007562FB">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
-              <w:t>Grantis</w:t>
-[...523 lines deleted...]
-              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Szerződött partner (Közvetítő ) neve/székhely</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4106" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="7126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="60D4467C" w14:textId="624D2374" w:rsidR="00B47601" w:rsidRPr="005D6D45" w:rsidRDefault="00B47601" w:rsidP="00B47601">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="46122125" w14:textId="77777777" w:rsidR="00307B10" w:rsidRDefault="00307B10" w:rsidP="007562FB">
+            <w:r w:rsidRPr="00241085">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="005D6D45">
+              <w:t xml:space="preserve">Közvetítő cég neve/közvetítő </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
-              <w:t>Közvetítő cég neve/közvetítő partner (ügynök) neve</w:t>
+              <w:t>partner (ügynök) neve</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3738" w:type="dxa"/>
-[...9 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="3826" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4AA0EB59" w14:textId="44560A0F" w:rsidR="00B47601" w:rsidRPr="005D6D45" w:rsidRDefault="00B47601" w:rsidP="00B47601">
-[...1 lines deleted...]
-              <w:jc w:val="right"/>
+          <w:p w14:paraId="408E52FF" w14:textId="77777777" w:rsidR="00307B10" w:rsidRDefault="00307B10" w:rsidP="007562FB">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>Felügyeleti azonosító</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B47601" w14:paraId="5DD47EE0" w14:textId="77777777" w:rsidTr="00B47601">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00307B10" w14:paraId="26F6AD3F" w14:textId="77777777" w:rsidTr="00682302">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6521" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="4144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F07382C" w14:textId="18D42C6F" w:rsidR="00B47601" w:rsidRDefault="00B47601" w:rsidP="00B47601">
+          <w:p w14:paraId="14CC80C0" w14:textId="08B2F31C" w:rsidR="00307B10" w:rsidRDefault="00307B10" w:rsidP="007562FB">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Financial </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Kft/ 1053 Budapest Magyar u. 3. 1. emelet 2.</w:t>
+              <w:t>Money Network Pénzügyi Közvetítő Kft/9700 Szombathely, Fő tér 36. 1. emelet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4106" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="7126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1302D331" w14:textId="60A7CD2F" w:rsidR="00B47601" w:rsidRPr="005D6D45" w:rsidRDefault="008C3F19" w:rsidP="00B47601">
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="6900" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="70" w:type="dxa"/>
+                <w:right w:w="70" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="6900"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="1E8E7DF6" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="3E069BA9" w14:textId="6EE034AF" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Knöbl</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Szilvia EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="4A83E778" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5B82F87E" w14:textId="2B9DA96C" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Szabó T. Adél EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="4497392B" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4153BD70" w14:textId="7AAF780D" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Vass Gábor József EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="56B72DA8" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="78790B66" w14:textId="0F51D2FD" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Vass Credit Kft/ Vass Péter Zoltán</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="03AE2B83" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4C5F6B8F" w14:textId="1D28B1BC" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Valiczkó</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Csilla EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="523E3296" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4BC7FCE8" w14:textId="0A1949F5" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Ábrókné</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Herczeg Márta EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="02F23FDD" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="37278A52" w14:textId="617FB400" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Martonné Cseh Gyöngyi EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="70663BB4" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2288AD1F" w14:textId="7B3B6FFC" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Szabó Nikoletta EV </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="23D49F2D" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1D0D5723" w14:textId="79B38F49" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Mentor Star Tanácsadó Kft/Kelemen Mónika</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="1286DB1C" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2EEB4370" w14:textId="501D211F" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Berger Zoltán EV/Berger Bernadett</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="73143342" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5A907638" w14:textId="13F71B4A" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Rich Consulting Kft/</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Kutai</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Szilvia </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="2835C741" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="68FF60E9" w14:textId="3B1E7690" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Fajcsi</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Zoltán EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="06862B81" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="3229BEB6" w14:textId="01427043" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Paletta 75 és </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Tsa</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Kft/</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Jencski</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Attila</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="7A53D725" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="643FB01B" w14:textId="6D9E6DDA" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Csanak Lakópark Kft/Búza Tímea Győr</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="08BD202D" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="7D719063" w14:textId="1D310BF5" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Paszterkó József  EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="329C0C41" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5A881BB6" w14:textId="2C156FD1" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Icecoffe</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Bt/ </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Losonczyné</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> László Anikó</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="3104C77D" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="278EEC1C" w14:textId="469616F3" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Velki</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>-Nagy Viktória EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="1F8FE8FF" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1F65CDAB" w14:textId="6E022324" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Hidas Attila EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="2D2EEA91" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6EEA4A3D" w14:textId="38D36FBC" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Kiss Ákos EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="47CABF75" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="7BE97F6F" w14:textId="194AF473" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Baginé </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Blazsek</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Márta EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="06558D79" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="481FC857" w14:textId="23F25BD9" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Cseh Ferencné EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="5C6D5E6E" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1B210299" w14:textId="3FCF4B06" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Credit </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Fons</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Szolgáltató Kft/Láncos Andrea</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="417CBBBB" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6ACC7A4D" w14:textId="0FA51769" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Credit </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Fons</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Szolgáltató Kft/Láncos Krisztián</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="10EA4A4B" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="693AD42A" w14:textId="008187F4" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Sartorisné</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Mérő Ágnes EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="78868410" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0730DC77" w14:textId="0DD427E6" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Agárdi József EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="25FD9BA6" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5B855AEA" w14:textId="12A950BE" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Simon Attila Miklós EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="45414A01" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0D490494" w14:textId="0C82D4DE" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>Süle Róbert László EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="240F34F5" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="74C0D097" w14:textId="609DC2A5" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Sápi Bence EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="287B86D7" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="766F5778" w14:textId="1DF9C07C" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Rékasiné Kovács Mónika EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="1AD63414" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="25F09D7B" w14:textId="499DA4F8" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Tápai Katalin EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="492BEE0E" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2698A62E" w14:textId="716E571A" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Kövér Balázs György EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="1AEF2715" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="35586388" w14:textId="5CDFE332" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Walter Szilvia EV </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="1CC0E1A2" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="63BB1FD4" w14:textId="09D2CBAF" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Finance</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>By</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Szbó</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Kft/Szabó Levente</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="4E965327" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2E9CC09F" w14:textId="0DC67D9C" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Bodrácskáné</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Motyka</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Katalin EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="51A94962" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="7800CC44" w14:textId="70D0E644" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Abay</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>-Nagy Lászlóné EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="1BB3C62C" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="66711808" w14:textId="4A976726" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Troska</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Tünde Anita EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="02F5E5C4" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5AC6429A" w14:textId="64C7AE95" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Kosztkó</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Klaudia Laura EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="6F90C3A4" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2E7C3F2F" w14:textId="10FB6F34" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Tauber Sándor EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="01742A22" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1FAE6C0E" w14:textId="46301734" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Barta László EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="52EAE4F4" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6081140B" w14:textId="49F980DF" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Kiss Béláné EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="74B1EDC8" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="185E4CB8" w14:textId="1F3DAA9B" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Kriston Miklós EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="26D9129B" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="68FC01AC" w14:textId="326C0B82" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Révész Anita EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="7F4432FD" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="70AB8618" w14:textId="51CD4871" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Forgó László EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="1BB95134" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="7664FFE1" w14:textId="63B80D76" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Bestbankár Kft/Major Tamás </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="0190FB2F" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2F6CF21C" w14:textId="5EBB40B7" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Vörös-Zámbó Szilvia EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="6A7D76AF" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="3200F9D7" w14:textId="55D921A1" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Million Financial Kft/ Herczeg Mónika/Bíró Mónika</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="0F9BA4CC" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6A3F0B26" w14:textId="47EC69A7" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Valkócz</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Réka EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="6C699543" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="610DE07A" w14:textId="7257061A" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Tatár Mária EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="1B7E7E43" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="29902F97" w14:textId="6D908C85" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Pokolné</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Kernács Andrea EV/Pokol Zsolt</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="4FF30228" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5EBE91FA" w14:textId="0AD50709" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Prodinero</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Kft/</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Procznerné</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Boros Noémi</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="677B4D01" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="38A6864F" w14:textId="067EE04B" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Fejedelmi-</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Gastro</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Kft/Szücs Zoltán</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="1916DED0" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="00460412" w14:textId="66B1ECC8" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">H-Z Tetőszervíz 6996 Kft/ </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Hodriné</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Csabai Ildikó</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="36513563" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1D6E94DA" w14:textId="67637D50" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Koncz Roland Péter EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="31A84815" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6479D9E0" w14:textId="09FA0914" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Lénárt Valéria EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="41420194" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1FE22213" w14:textId="6C2A6411" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Szabóné Kiss Éva EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="5EDF3258" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1C4359F8" w14:textId="2B98ADA4" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>Krózser</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Szilvia EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="6583CDD5" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="339B3D1A" w14:textId="0A4B9641" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>FA-HOZ-VISZ Kft/</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Valkócz</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Éva</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="1942CFCA" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0C7C57D9" w14:textId="163BFE33" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Ingatlan és Hitelszakértő Kft/Medgyesi János Ádám</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="75515809" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="332A3573" w14:textId="3A3805FB" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Kárpátiné Tímár Szilvia EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="64C010ED" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4CAB5A9D" w14:textId="46C55F56" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>ICAHOME-MILNA Bt/Molnár János</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="008BFD99" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="37563069" w14:textId="6C089487" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>HON-VÁGY Pénzügyi Megoldások Kft/</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Airier</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Csabáné</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="4865F7FB" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="158C74B5" w14:textId="74B21642" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Kissné Bukta Eleonóra  EV </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="61E89837" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0AE72E51" w14:textId="59C70DA1" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Boruzs Balázs Tibor EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="14532EBD" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="33245810" w14:textId="1C88CC88" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Sweet </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Venom</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Bt/ Cserős Albertné </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="411F5102" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5634C2BB" w14:textId="7A545294" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Horváth Máté Szilárd EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="0F44D221" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="697381BB" w14:textId="2A93B4C6" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Babik</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Anita EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="0C48D52D" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5E3E04BE" w14:textId="0C0F4095" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Malacsek</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Zoltánné EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="2C35DA83" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6126E541" w14:textId="25238B58" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Rimmel Béláné EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="63E2439A" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="290C9CA6" w14:textId="6895EBE0" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Elek Egonné EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="41CE6154" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="7A4846BB" w14:textId="022A9916" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Helykereső Produkciós Kft/Gálvölgyi Anikó</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="22BEC0CD" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2578B4D9" w14:textId="1AC2AD34" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Bolvári-Zsupos Ildikó EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="48C80AA7" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0AF73565" w14:textId="505FAE71" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>M116 Kft/Körömi Leila</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="642F68E5" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="3D4D93E4" w14:textId="740C428E" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Pankotai  Lajos Attila EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="3CF5072E" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="09D7F595" w14:textId="7260CF36" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Reális Pénzügyek Kft/Dr. Tóth Tamás</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="5CFDE1A6" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1F215671" w14:textId="4A885273" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Reális Pénzügyek Kft/Tóthné Juhász Henrietta</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="65C6B63A" w14:textId="77777777" w:rsidTr="003C1A7A">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="12C68AC7" w14:textId="418C3B8C" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Pellesné</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Kertész Borbála EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="10BB8C73" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1349C948" w14:textId="0073319E" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Maurer Bernadett Erzsébet EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="7765E7BE" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0607E196" w14:textId="5004D5EA" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Losonczy Attila EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="7487585E" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1B786354" w14:textId="670D44A2" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Ágoston Anikó EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="08552858" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0755F999" w14:textId="6E35971D" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Becze Jolán EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="0D39DEFA" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="45F96F91" w14:textId="417A0BEC" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Bodóné Nagy Krisztina EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="2C589FFB" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="002BD35F" w14:textId="5E26BB87" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>GPL Tanácsadó Kft/Rusz Laura Tünde</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="57A093C8" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5EFE2A10" w14:textId="6940F6A9" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Horváth Ferencné EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="5FBBBD89" w14:textId="77777777" w:rsidTr="003C1A7A">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4652560B" w14:textId="4B1B1699" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Kozma-Varga Anita EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="32F3F056" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="40630CEE" w14:textId="16137F93" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>Gebeiné</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Sütő Katalin EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="6D3806EE" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5357DFF8" w14:textId="1923964B" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>FA-HOZ-VISZ Kft/</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Valkócz</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Dóra</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="4B4171AD" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="196ED080" w14:textId="6E5FF2E9" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Tetőszerviz Home Kft/Szóka Diána</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="6FC8F499" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="28B2D603" w14:textId="21C9C330" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Erdélyi Ferenc EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="775A9452" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0B5C84AD" w14:textId="63D2D5EE" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Keresztes Judit EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="34614931" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="68F905D2" w14:textId="242B74DA" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Kapin</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Gábor EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="5B619F3D" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1341B8F7" w14:textId="3E9F836A" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Otthon Hitel Kft/</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Belák</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Ilona</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="2C8FA317" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4B26DA40" w14:textId="62EBE013" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Prime</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Bridge</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Kft/</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Laguel</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>-Csőke Anita</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="7F2C94EE" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1D707B08" w14:textId="34D30993" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>KARDOS Consulting BT/Kardos Gyöngyi</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="6296B579" w14:textId="77777777" w:rsidTr="0033522C">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6C5A630C" w14:textId="210EFAC0" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>DOT-ING Kft/ Mikó Balázs</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00264EA2" w:rsidRPr="00E57102" w14:paraId="4952855D" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4ABCD55F" w14:textId="2EAF50DC" w:rsidR="00264EA2" w:rsidRPr="00E57102" w:rsidRDefault="00264EA2" w:rsidP="00264EA2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Takácsné Varga Mónika EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="25470E18" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="20CEE2FE" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Otthon Hitel Kft/</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Belák</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Ilona</w:t>
+                  </w:r>
+                </w:p>
+                <w:tbl>
+                  <w:tblPr>
+                    <w:tblW w:w="6900" w:type="dxa"/>
+                    <w:tblCellMar>
+                      <w:left w:w="70" w:type="dxa"/>
+                      <w:right w:w="70" w:type="dxa"/>
+                    </w:tblCellMar>
+                    <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                  </w:tblPr>
+                  <w:tblGrid>
+                    <w:gridCol w:w="6750"/>
+                  </w:tblGrid>
+                  <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="264B3897" w14:textId="77777777" w:rsidTr="00901C54">
+                    <w:trPr>
+                      <w:trHeight w:val="300"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="6900" w:type="dxa"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                        </w:tcBorders>
+                        <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                        <w:noWrap/>
+                        <w:vAlign w:val="bottom"/>
+                        <w:hideMark/>
+                      </w:tcPr>
+                      <w:p w14:paraId="3BE6F4D4" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="00901C54">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                          <w:t>Prime</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidRPr="00901C54">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="00901C54">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                          <w:t>Bridge</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidRPr="00901C54">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> Kft/</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="00901C54">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                          <w:t>Laguel</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidRPr="00901C54">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                          <w:t>-Csőke Anita</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="1BFE0ECE" w14:textId="77777777" w:rsidTr="00901C54">
+                    <w:trPr>
+                      <w:trHeight w:val="300"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="6900" w:type="dxa"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                        </w:tcBorders>
+                        <w:noWrap/>
+                        <w:vAlign w:val="bottom"/>
+                        <w:hideMark/>
+                      </w:tcPr>
+                      <w:p w14:paraId="2EC6CEF3" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00901C54">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                          <w:t>KARDOS Consulting BT/Kardos Gyöngyi</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="7078BEF0" w14:textId="77777777" w:rsidTr="00901C54">
+                    <w:trPr>
+                      <w:trHeight w:val="300"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="6900" w:type="dxa"/>
+                        <w:tcBorders>
+                          <w:top w:val="nil"/>
+                          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                        </w:tcBorders>
+                        <w:noWrap/>
+                        <w:vAlign w:val="bottom"/>
+                        <w:hideMark/>
+                      </w:tcPr>
+                      <w:p w14:paraId="7C8AB618" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00901C54">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                          <w:t>DOT-ING Kft/ Mikó Balázs</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="71306A49" w14:textId="77777777" w:rsidTr="00901C54">
+                    <w:trPr>
+                      <w:trHeight w:val="300"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="6900" w:type="dxa"/>
+                        <w:tcBorders>
+                          <w:top w:val="nil"/>
+                          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                        </w:tcBorders>
+                        <w:noWrap/>
+                        <w:vAlign w:val="bottom"/>
+                        <w:hideMark/>
+                      </w:tcPr>
+                      <w:p w14:paraId="6341DFB7" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00901C54">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                          <w:t>Takácsné Varga Mónika EV</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="3213A84D" w14:textId="77777777" w:rsidTr="00901C54">
+                    <w:trPr>
+                      <w:trHeight w:val="300"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="6900" w:type="dxa"/>
+                        <w:tcBorders>
+                          <w:top w:val="nil"/>
+                          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                        </w:tcBorders>
+                        <w:noWrap/>
+                        <w:vAlign w:val="bottom"/>
+                        <w:hideMark/>
+                      </w:tcPr>
+                      <w:p w14:paraId="696A678E" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00901C54">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                          <w:t>Sámson Alexandra  EV</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="3A7F26C9" w14:textId="77777777" w:rsidTr="00901C54">
+                    <w:trPr>
+                      <w:trHeight w:val="300"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="6900" w:type="dxa"/>
+                        <w:tcBorders>
+                          <w:top w:val="nil"/>
+                          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                        </w:tcBorders>
+                        <w:noWrap/>
+                        <w:vAlign w:val="bottom"/>
+                        <w:hideMark/>
+                      </w:tcPr>
+                      <w:p w14:paraId="372C5329" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00901C54">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">Szunyogh-Vitéz Adrienn </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="00901C54">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                          <w:t>Ev</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="7DA2C3F3" w14:textId="77777777" w:rsidTr="00901C54">
+                    <w:trPr>
+                      <w:trHeight w:val="300"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="6900" w:type="dxa"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                        </w:tcBorders>
+                        <w:noWrap/>
+                        <w:vAlign w:val="bottom"/>
+                        <w:hideMark/>
+                      </w:tcPr>
+                      <w:p w14:paraId="3AFFAD29" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="00901C54">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                          <w:t>Szemenyei</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidRPr="00901C54">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> Judit EV</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="1C9C8880" w14:textId="77777777" w:rsidTr="00901C54">
+                    <w:trPr>
+                      <w:trHeight w:val="300"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="6900" w:type="dxa"/>
+                        <w:tcBorders>
+                          <w:top w:val="nil"/>
+                          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                        </w:tcBorders>
+                        <w:noWrap/>
+                        <w:vAlign w:val="bottom"/>
+                        <w:hideMark/>
+                      </w:tcPr>
+                      <w:p w14:paraId="68443B1C" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="00901C54">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                          <w:t>Füssi</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidRPr="00901C54">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> Anita EV</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="3341CD8D" w14:textId="77777777" w:rsidTr="00901C54">
+                    <w:trPr>
+                      <w:trHeight w:val="300"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="6900" w:type="dxa"/>
+                        <w:tcBorders>
+                          <w:top w:val="nil"/>
+                          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                        </w:tcBorders>
+                        <w:noWrap/>
+                        <w:vAlign w:val="bottom"/>
+                        <w:hideMark/>
+                      </w:tcPr>
+                      <w:p w14:paraId="3C2D5C7C" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00901C54">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                          <w:t>Major József EV</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="448A5F91" w14:textId="77777777" w:rsidTr="00901C54">
+                    <w:trPr>
+                      <w:trHeight w:val="300"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="6900" w:type="dxa"/>
+                        <w:tcBorders>
+                          <w:top w:val="nil"/>
+                          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                        </w:tcBorders>
+                        <w:noWrap/>
+                        <w:vAlign w:val="bottom"/>
+                        <w:hideMark/>
+                      </w:tcPr>
+                      <w:p w14:paraId="7E775F27" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="00901C54">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                          <w:t>Weitner</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidRPr="00901C54">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> Management Kft/</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="00901C54">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                          <w:t>Weitner</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidRPr="00901C54">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> János</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="72367735" w14:textId="77777777" w:rsidTr="00901C54">
+                    <w:trPr>
+                      <w:trHeight w:val="300"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="6900" w:type="dxa"/>
+                        <w:tcBorders>
+                          <w:top w:val="nil"/>
+                          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                        </w:tcBorders>
+                        <w:noWrap/>
+                        <w:vAlign w:val="bottom"/>
+                        <w:hideMark/>
+                      </w:tcPr>
+                      <w:p w14:paraId="0B811605" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00901C54">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:lang w:eastAsia="hu-HU"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                          <w:t>Dobák László EV</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                </w:tbl>
+                <w:p w14:paraId="7DD3112E" w14:textId="285004A4" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="237C87FB" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="460AB2DC" w14:textId="3351EDCA" w:rsidR="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="047401C6" w14:textId="77777777" w:rsidR="00307B10" w:rsidRPr="00241085" w:rsidRDefault="00307B10" w:rsidP="007562FB">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:b/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D6D45">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3826" w:type="dxa"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="2800" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="70" w:type="dxa"/>
+                <w:right w:w="70" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="2800"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="3644D2B9" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="6B47A2FE" w14:textId="09F3EC2C" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>68545381</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="18E75911" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="0954E524" w14:textId="6DB7FFE4" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>56640070</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="769CC2BB" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="7E50A37C" w14:textId="46E0B89A" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>67122994</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="288DA316" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="76E77558" w14:textId="3616BFA4" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>28756068</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="590340D8" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="5CB64F0B" w14:textId="21C2CC4C" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>60229117</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="3EF8CE74" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="6CDB953A" w14:textId="492451A8" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>67345717</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="42A23B69" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="6A14FFB2" w14:textId="115D6FE7" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>64685289</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="4FC73C07" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="64CE0CA0" w14:textId="489AAA8A" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>56921407</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="7E342933" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="2956B395" w14:textId="708D3DC2" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>56921407</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="33C64AD6" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="321D9412" w14:textId="75871C35" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>47992575</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="62E5AA20" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="5931B47B" w14:textId="5B520A46" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>27110425</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="19B4B396" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="1FBC667E" w14:textId="7561045B" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>58677472</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="55E5264A" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="445A43BB" w14:textId="25F10A9A" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>24892962</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="7773BC63" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="52FAB80D" w14:textId="2B306D05" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>23546651</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="13069B2C" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="2E0F10DC" w14:textId="7BD31FB2" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>68010982</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="42BF1F9A" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="7F7B92E4" w14:textId="6D73E96C" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>20574547</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="6E6CAB4B" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="392C2AA4" w14:textId="12CEB485" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>57600383</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="0D6086FA" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="59F454A8" w14:textId="1EF01588" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>6942911</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="2E3BB6A7" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="4B26E568" w14:textId="7B76B342" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>60700146</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="3EB9A892" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="43DADF69" w14:textId="13C7D54E" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>66921068</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="44B9BFFE" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="7384B251" w14:textId="744EBB38" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>56937378</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="2299750E" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="250742C6" w14:textId="0B7141CB" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>26191379</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="6754292F" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="742C6CBB" w14:textId="12F5B256" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>26191379</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="415B5381" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="22BCD59B" w14:textId="76C73972" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>69134726</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="67FADCCD" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="679F5E8B" w14:textId="53F3D10F" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>59165565</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="6FC7800A" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="1DF58A4D" w14:textId="4BA81606" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>66877763</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="224953AF" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="5387F831" w14:textId="36B918CA" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>53170080</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="3AF4DFFD" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="721C18EB" w14:textId="75F8D8A4" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>67789155</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="797E04E7" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="315"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="5F41C70C" w14:textId="669C14EB" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>48243221</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="732D5E3C" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="728F012F" w14:textId="0CDB79A1" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>57516642</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="41984A38" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="2E850EDF" w14:textId="5AD5CB6F" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>68642639</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="3B1D0050" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="0A640B95" w14:textId="56EA5922" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>67488658</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="73096CC1" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="62A1C4D8" w14:textId="776A5832" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>32381302</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="0CC86540" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="4B9E2398" w14:textId="45C6771E" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>69646076</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="16BE9069" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="7EE0F25B" w14:textId="69D4849A" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>76498978</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="2B492CC2" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="27B6CFA8" w14:textId="18EFE575" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>69609547</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="084B3D1A" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="3146E851" w14:textId="4642875B" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>90460379</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="78D20D2E" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="4973C179" w14:textId="014F7D56" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>59447292</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="06AA8412" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="2D508FD4" w14:textId="61880676" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>68633521</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="5638A4F1" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="56996806" w14:textId="3A6CBBE1" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>69551303</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="1F89B399" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="561C8791" w14:textId="787071F7" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>68611435</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="3CDA1A36" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="00BBB9F8" w14:textId="0CD0F8A9" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>68114952</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="41BF27D2" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="162C6F86" w14:textId="47E01C79" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>69221769</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="63414ECD" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="5D676958" w14:textId="7BB126D2" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>23121241</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="4A74BFB7" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="5B78F5A6" w14:textId="562B3076" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>65859094</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="1A080942" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="7BEBA439" w14:textId="51EF078B" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>24846215</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="64660C27" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="4157E7D7" w14:textId="5A012FD1" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>90005217</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="5A0AC8AF" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="39ED2755" w14:textId="7A945A56" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>67107465</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="2927F62D" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="6AC1D57C" w14:textId="285A8749" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>75460035</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="327BBB3C" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="7D1BE70C" w14:textId="3404C0AE" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>27419212</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="2F674195" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="4FCABAA6" w14:textId="35609FCA" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>25830969</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="1CF95458" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="274BAB5A" w14:textId="56DED449" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>22916910</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="4BD5BCE0" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="242573BC" w14:textId="3D82CE6F" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>56374410</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="7B92B214" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="61BBC573" w14:textId="5E3650F6" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>57665966</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="6EF34E46" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="45C69949" w14:textId="64CCE8FF" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>72486858</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="5B3F092F" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="070EBB95" w14:textId="3D04A1AA" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>56269110</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="4F303075" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="1C5049E9" w14:textId="75BAC368" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>11746184</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="08A4A3C1" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="06BFD6EB" w14:textId="18E76605" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>28822435</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="1BF833B1" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="2F2AE74D" w14:textId="00417D66" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>68134589</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="0B9841C5" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="1BE3C20E" w14:textId="6B7472A4" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>25704567</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="4051CAEF" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="6B1FDC42" w14:textId="6D5EED72" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>29137598</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="4DD6E284" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="1CE30F83" w14:textId="6DC81DFB" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>68247708</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="2DF332A1" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="47BCB832" w14:textId="313311DB" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>6834253</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="5D9574D5" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="65EA0382" w14:textId="0F40D926" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>28788366</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="7CCC586D" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="49AFEAB7" w14:textId="45D7516F" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>52484878</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="4FEECDD3" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="466947A8" w14:textId="705BE5DD" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>69779671</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="16CFA1DF" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="175AF0AC" w14:textId="108E47A0" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>56432550</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="2630F0D5" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="3681A202" w14:textId="3D5E6DD0" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>766461640</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="4B252EAF" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="3E93E782" w14:textId="6AA7903D" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>56402481</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="083F7097" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="6C7CBBD9" w14:textId="39555F88" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>14398704</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="176425D8" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="04CF14F8" w14:textId="1B3EC96A" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>90988600</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="13D74647" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="780C8856" w14:textId="52C1954A" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>32862379</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="27AB28AB" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="44AFCF29" w14:textId="6789110C" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>59409425</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="06F258B7" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="6C43FA9D" w14:textId="105FD90C" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>14526961</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="7794C188" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="1A422BBD" w14:textId="4816531D" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>14526961</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="1DD0D0FE" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="20D17060" w14:textId="1B7F4A64" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>55433541</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="4B657803" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="6EEE6A00" w14:textId="7D55A369" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>69499599</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="0D0ECA72" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="0EB9E83B" w14:textId="596ADF1D" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>91166360</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="43F06D2C" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="0B7934EF" w14:textId="73FE51FE" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>66769714</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="7CEB2D38" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="7998FB3C" w14:textId="7E9C8424" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>69359857</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="688CDF5C" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="6532CA6F" w14:textId="5586577B" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>72582174</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="64309C19" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="7F61C0DB" w14:textId="1DD6F402" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>25161511</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="5D08EAC3" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="37E165BE" w14:textId="5A5BC0E6" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>75267825</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="6E812D05" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                </w:tcPr>
+                <w:p w14:paraId="3A231248" w14:textId="0D041F09" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>91362793</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="2AE48C96" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6CA902FD" w14:textId="3F3C5784" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="10CACED9" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1CF226E5" w14:textId="6ADFF9E6" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="4F2A1BB6" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4F6E2263" w14:textId="0D919BFA" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>14774700</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="5182317C" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1D75F69A" w14:textId="3927179A" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>51742995</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="4C814311" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0AB13D17" w14:textId="315FB533" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>77933939</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="374AC247" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="15F6C75C" w14:textId="748824FF" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="491948A9" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4A0BFDED" w14:textId="752701B5" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>32872282</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="696FF2CB" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6A0553E2" w14:textId="72F53DBF" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="67F5221F" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="06C252F5" w14:textId="79192A1E" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="027B393D" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="422AE40A" w14:textId="0862F043" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>14774700</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="249386B7" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4C4F9853" w14:textId="037ADB2E" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>51742995</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00E57102" w14:paraId="0DE6AAB7" w14:textId="77777777" w:rsidTr="00E57102">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4AA3EDCD" w14:textId="2CCA9AEA" w:rsidR="00901C54" w:rsidRPr="00E57102" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>77933939</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="1393D82A" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1EB7FDE4" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00901C54">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>32449394</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="7415B083" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="29D88FE9" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00901C54">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>25934348</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="4547B17A" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="7F218DBE" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00901C54">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>23277005</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="763D0B60" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6A706E1C" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00901C54">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>91355704</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="1DD60CA4" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1EEA4E99" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00901C54">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>67097861</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="68A1BB29" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="37AFA6E0" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00901C54">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>91536756</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="58BC5537" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1F96014B" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00901C54">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>67669411</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="34978532" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4C1DF6F2" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00901C54">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>49051629</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="57C952A2" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="33DD9C7E" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00901C54">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>59740832</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="3694FEC2" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6173E7EB" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00901C54">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>28969813</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="0EA6818F" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0CFE30E5" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00901C54">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>42978901</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="7174C000" w14:textId="77777777" w:rsidR="00307B10" w:rsidRDefault="00307B10" w:rsidP="007562FB">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:b/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
-              <w:t>Rozmán Csaba</w:t>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00307B10" w14:paraId="0C8C1037" w14:textId="77777777" w:rsidTr="00682302">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4144" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D5300B" w14:textId="77777777" w:rsidR="00307B10" w:rsidRDefault="00307B10" w:rsidP="007562FB">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Szerződött partner (Közvetítő ) neve/székhely</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3738" w:type="dxa"/>
-[...9 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="7126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6E6CC528" w14:textId="66090B26" w:rsidR="00B47601" w:rsidRPr="005D6D45" w:rsidRDefault="008C3F19" w:rsidP="00B47601">
-[...37 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="75A0BC3E" w14:textId="77777777" w:rsidR="00307B10" w:rsidRDefault="00307B10" w:rsidP="007562FB">
+            <w:r w:rsidRPr="00241085">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">Közvetítő cég neve/közvetítő </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Financial </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Kft/ 1053 Budapest Magyar u. 3. 1. emelet 2.</w:t>
+              <w:t>partner (ügynök) neve</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4106" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="3826" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="38C132C3" w14:textId="4701E20C" w:rsidR="00B47601" w:rsidRPr="005D6D45" w:rsidRDefault="008C3F19" w:rsidP="00B47601">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="32629F75" w14:textId="77777777" w:rsidR="00307B10" w:rsidRDefault="00307B10" w:rsidP="007562FB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+              <w:t>Felügyeleti azonosító</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00307B10" w14:paraId="3C51C0AE" w14:textId="77777777" w:rsidTr="00682302">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B9AD55C" w14:textId="347652BC" w:rsidR="00307B10" w:rsidRDefault="00307B10" w:rsidP="007562FB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D6D45">
+            <w:r w:rsidRPr="00241085">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:b/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
-              <w:t>Pánczél Hajnalka EV</w:t>
+              <w:t>Openhouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kft/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F31CC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">9023 Győr, Verseny utca 32. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F31CC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>fszt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F31CC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3738" w:type="dxa"/>
-[...9 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="7126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66C524DA" w14:textId="3344B9F0" w:rsidR="00B47601" w:rsidRPr="005D6D45" w:rsidRDefault="008C3F19" w:rsidP="00B47601">
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="6900" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="70" w:type="dxa"/>
+                <w:right w:w="70" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="6900"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="076FCCBB" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6161FE90" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00901C54">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>Arrabona</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00901C54">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00901C54">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>Personal</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00901C54">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Kft/Németh Edina</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="1ADA76A3" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="670DE36B" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00901C54">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>Zalka-</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00901C54">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>Pomsár</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00901C54">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Natália Veronika EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="62760491" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4A05FADE" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00901C54">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>Tóth Adrienn EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="06F482B8" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="649A1A6C" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00901C54">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t xml:space="preserve">Home Management </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00901C54">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>Solution</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00901C54">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Kft/Halmai Péter</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="6CE166A3" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6D478C61" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00901C54">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>Németh Diána alkalmazott</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="4DF7DDBF" w14:textId="77777777" w:rsidR="00307B10" w:rsidRPr="00241085" w:rsidRDefault="00307B10" w:rsidP="007562FB">
             <w:pPr>
-              <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:color w:val="000000"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D6D45">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3826" w:type="dxa"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="2800" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="70" w:type="dxa"/>
+                <w:right w:w="70" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="2800"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="368F1BE6" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="076486AC" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00901C54">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>24755096</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="20FCF2A1" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2B2E0EDD" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00901C54">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>68750138</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="22E07621" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="22F4C2C3" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00901C54">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>66522731</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="3306F667" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="182087D0" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00901C54">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>26330369</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00901C54" w:rsidRPr="00901C54" w14:paraId="63E3F0AF" w14:textId="77777777" w:rsidTr="00901C54">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2800" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2D279DF8" w14:textId="77777777" w:rsidR="00901C54" w:rsidRPr="00901C54" w:rsidRDefault="00901C54" w:rsidP="00901C54">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00901C54">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="3902D27C" w14:textId="77777777" w:rsidR="00307B10" w:rsidRDefault="00307B10" w:rsidP="007562FB">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:color w:val="000000"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
-              <w:t>60259619</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B47601" w14:paraId="7CA49739" w14:textId="77777777" w:rsidTr="00B47601">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00682302" w14:paraId="3DA3CC7E" w14:textId="77777777" w:rsidTr="00682302">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6521" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="4144" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="58728A9F" w14:textId="4AA24B78" w:rsidR="00B47601" w:rsidRDefault="00B47601" w:rsidP="00B47601">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0CDF32A1" w14:textId="77777777" w:rsidR="00682302" w:rsidRDefault="00682302" w:rsidP="007562FB">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Financial </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Kft/ 1053 Budapest Magyar u. 3. 1. emelet 2.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Szerződött partner (Közvetítő ) neve/székhely</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4106" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="7126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3D3CCF4D" w14:textId="31A7DF9D" w:rsidR="00B47601" w:rsidRPr="005D6D45" w:rsidRDefault="008C3F19" w:rsidP="00B47601">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="69A5FA11" w14:textId="77777777" w:rsidR="00682302" w:rsidRDefault="00682302" w:rsidP="007562FB">
+            <w:r w:rsidRPr="00241085">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:b/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="005D6D45">
+              <w:t xml:space="preserve">Közvetítő cég neve/közvetítő </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:b/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
-              <w:t>Horváth Ildikó EV</w:t>
+              <w:t>partner (ügynök) neve</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3738" w:type="dxa"/>
-[...9 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="3826" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="60E99922" w14:textId="6F8FED93" w:rsidR="00B47601" w:rsidRPr="005D6D45" w:rsidRDefault="008C3F19" w:rsidP="00B47601">
-[...1 lines deleted...]
-              <w:jc w:val="right"/>
+          <w:p w14:paraId="1F774521" w14:textId="77777777" w:rsidR="00682302" w:rsidRDefault="00682302" w:rsidP="007562FB">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:color w:val="000000"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>67320082</w:t>
+              <w:t>Felügyeleti azonosító</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B47601" w14:paraId="643A4C5E" w14:textId="77777777" w:rsidTr="00B47601">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00682302" w14:paraId="6C2D758F" w14:textId="77777777" w:rsidTr="00682302">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6521" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="4144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40811EC6" w14:textId="15C0DBA2" w:rsidR="00B47601" w:rsidRDefault="00B47601" w:rsidP="00B47601">
+          <w:p w14:paraId="207D7D56" w14:textId="592EE8A0" w:rsidR="00682302" w:rsidRDefault="00682302" w:rsidP="007562FB">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00241085">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+              <w:t>Stonehenge</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Financial </w:t>
+              <w:t xml:space="preserve"> J. J. Ingatlanforgalmazó és szolgáltató Kft/</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="005F31CC">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
-              <w:t>Genie</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Kft/ 1053 Budapest Magyar u. 3. 1. emelet 2.</w:t>
+              <w:t>7400 Kaposvár, Fő utca 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4106" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="7126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34867BA8" w14:textId="1CCC1EBE" w:rsidR="00B47601" w:rsidRPr="005D6D45" w:rsidRDefault="008C3F19" w:rsidP="00B47601">
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="6900" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="70" w:type="dxa"/>
+                <w:right w:w="70" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="6900"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00682302" w:rsidRPr="00682302" w14:paraId="1BC7490F" w14:textId="77777777" w:rsidTr="00682302">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6900" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="60183572" w14:textId="77777777" w:rsidR="00682302" w:rsidRPr="00682302" w:rsidRDefault="00682302" w:rsidP="00682302">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00682302">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>Tóth István EV</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="093E1BAB" w14:textId="77777777" w:rsidR="00682302" w:rsidRPr="00241085" w:rsidRDefault="00682302" w:rsidP="007562FB">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:b/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...34 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3738" w:type="dxa"/>
-[...9 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="3826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26429AD3" w14:textId="5FD94A59" w:rsidR="00B47601" w:rsidRPr="005D6D45" w:rsidRDefault="008C3F19" w:rsidP="00B47601">
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="3600" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="70" w:type="dxa"/>
+                <w:right w:w="70" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3600"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00682302" w:rsidRPr="00682302" w14:paraId="5F3F27E9" w14:textId="77777777" w:rsidTr="00682302">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3600" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="293E89F4" w14:textId="77777777" w:rsidR="00682302" w:rsidRPr="00682302" w:rsidRDefault="00682302" w:rsidP="00682302">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00682302">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="hu-HU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>68059451</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="2EB83747" w14:textId="77777777" w:rsidR="00682302" w:rsidRDefault="00682302" w:rsidP="007562FB">
             <w:pPr>
-              <w:jc w:val="right"/>
-[...35 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...459 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0BBF321A" w14:textId="77777777" w:rsidR="006A1E0F" w:rsidRDefault="006A1E0F" w:rsidP="006A1E0F"/>
-[...1 lines deleted...]
-    <w:sectPr w:rsidR="00E34F5E" w:rsidSect="00241085">
+    <w:p w14:paraId="689F55D7" w14:textId="0F3080FC" w:rsidR="00CE57FB" w:rsidRDefault="00307B10">
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00CE57FB" w:rsidSect="00307B10">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-[...1 lines deleted...]
-    <w:charset w:val="EE"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...1 lines deleted...]
-    <w:charset w:val="EE"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="82"/>
   <w:proofState w:spelling="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00241085"/>
-[...82 lines deleted...]
-    <w:rsid w:val="00FD6F75"/>
+    <w:rsidRoot w:val="00307B10"/>
+    <w:rsid w:val="00091FC4"/>
+    <w:rsid w:val="001B1FB3"/>
+    <w:rsid w:val="00264EA2"/>
+    <w:rsid w:val="00307B10"/>
+    <w:rsid w:val="00682302"/>
+    <w:rsid w:val="008D759F"/>
+    <w:rsid w:val="00901C54"/>
+    <w:rsid w:val="00A31CE0"/>
+    <w:rsid w:val="00CE57FB"/>
+    <w:rsid w:val="00E57102"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="49364A10"/>
+  <w14:docId w14:val="4B9D3FE5"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E49C3B0B-CAEA-4240-A3D9-55508156F017}"/>
+  <w15:docId w15:val="{7E22FF4A-5022-4D7F-8D7E-7FFD3A49EA17}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="hu-HU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -24724,1102 +19191,744 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Norml">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Cmsor1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Norml"/>
+    <w:next w:val="Norml"/>
+    <w:link w:val="Cmsor1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00307B10"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cmsor2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Norml"/>
+    <w:next w:val="Norml"/>
+    <w:link w:val="Cmsor2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00307B10"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cmsor3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Norml"/>
+    <w:next w:val="Norml"/>
+    <w:link w:val="Cmsor3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00307B10"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cmsor4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Norml"/>
+    <w:next w:val="Norml"/>
+    <w:link w:val="Cmsor4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00307B10"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cmsor5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Norml"/>
+    <w:next w:val="Norml"/>
+    <w:link w:val="Cmsor5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00307B10"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cmsor6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Norml"/>
+    <w:next w:val="Norml"/>
+    <w:link w:val="Cmsor6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00307B10"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cmsor7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Norml"/>
+    <w:next w:val="Norml"/>
+    <w:link w:val="Cmsor7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00307B10"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cmsor8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Norml"/>
+    <w:next w:val="Norml"/>
+    <w:link w:val="Cmsor8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00307B10"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cmsor9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Norml"/>
+    <w:next w:val="Norml"/>
+    <w:link w:val="Cmsor9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00307B10"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Bekezdsalapbettpusa">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normltblzat">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nemlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Buborkszveg">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Cmsor1Char">
+    <w:name w:val="Címsor 1 Char"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:link w:val="Cmsor1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00307B10"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Cmsor2Char">
+    <w:name w:val="Címsor 2 Char"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:link w:val="Cmsor2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00307B10"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Cmsor3Char">
+    <w:name w:val="Címsor 3 Char"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:link w:val="Cmsor3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00307B10"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Cmsor4Char">
+    <w:name w:val="Címsor 4 Char"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:link w:val="Cmsor4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00307B10"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Cmsor5Char">
+    <w:name w:val="Címsor 5 Char"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:link w:val="Cmsor5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00307B10"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Cmsor6Char">
+    <w:name w:val="Címsor 6 Char"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:link w:val="Cmsor6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00307B10"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Cmsor7Char">
+    <w:name w:val="Címsor 7 Char"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:link w:val="Cmsor7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00307B10"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Cmsor8Char">
+    <w:name w:val="Címsor 8 Char"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:link w:val="Cmsor8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00307B10"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Cmsor9Char">
+    <w:name w:val="Címsor 9 Char"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:link w:val="Cmsor9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00307B10"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cm">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Norml"/>
-    <w:link w:val="BuborkszvegChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F90C90"/>
+    <w:next w:val="Norml"/>
+    <w:link w:val="CmChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00307B10"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CmChar">
+    <w:name w:val="Cím Char"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:link w:val="Cm"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00307B10"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Alcm">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Norml"/>
+    <w:next w:val="Norml"/>
+    <w:link w:val="AlcmChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00307B10"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AlcmChar">
+    <w:name w:val="Alcím Char"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:link w:val="Alcm"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00307B10"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Idzet">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Norml"/>
+    <w:next w:val="Norml"/>
+    <w:link w:val="IdzetChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00307B10"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IdzetChar">
+    <w:name w:val="Idézet Char"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:link w:val="Idzet"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00307B10"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listaszerbekezds">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Norml"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00307B10"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Erskiemels">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00307B10"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kiemeltidzet">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Norml"/>
+    <w:next w:val="Norml"/>
+    <w:link w:val="KiemeltidzetChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00307B10"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KiemeltidzetChar">
+    <w:name w:val="Kiemelt idézet Char"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:link w:val="Kiemeltidzet"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00307B10"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ershivatkozs">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00307B10"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rcsostblzat">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Normltblzat"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00307B10"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...26 lines deleted...]
-    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...858 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -25920,107 +20029,106 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>18736</Characters>
+  <Pages>8</Pages>
+  <Words>1029</Words>
+  <Characters>7101</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>42</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>59</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21409</CharactersWithSpaces>
+  <CharactersWithSpaces>8114</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hartványi Éva</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_59df3cb4-4f88-4849-a098-95694400a37e_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_59df3cb4-4f88-4849-a098-95694400a37e_SetDate">
-    <vt:lpwstr>2022-07-26T02:05:35Z</vt:lpwstr>
+    <vt:lpwstr>2025-12-08T13:59:26Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_59df3cb4-4f88-4849-a098-95694400a37e_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_59df3cb4-4f88-4849-a098-95694400a37e_Name">
     <vt:lpwstr>Label_Tömeges_Lista</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_59df3cb4-4f88-4849-a098-95694400a37e_SiteId">
     <vt:lpwstr>3f1a84fb-1d1d-4d38-9411-8d0bfc17bc3f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_59df3cb4-4f88-4849-a098-95694400a37e_ActionId">
-    <vt:lpwstr>c0213900-d529-4507-a08e-c862ddb36397</vt:lpwstr>
+    <vt:lpwstr>9c0e7bce-6106-4f8f-8e22-bdc869c4e16e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_59df3cb4-4f88-4849-a098-95694400a37e_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
 </Properties>
 </file>